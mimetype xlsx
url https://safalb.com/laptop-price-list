--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -454,51 +454,51 @@
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">005024</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">MacBook</t>
         </is>
       </c>
       <c r="E10" s="2">
         <v>1699</v>
       </c>
       <c r="F10" s="2">
         <v>1699</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-apple-macbook-pro-14-m5-chip-10-core-cpu-10-core-gpu-16gb-512gb-ssd-1898</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple MacBook Pro 16" (2021) M1 Max 10-Core CPU 32-Core GPU | 32GB RAM | 1TB SSD</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">M1 MAX-2021</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -948,89 +948,89 @@
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">004561</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">MacBook</t>
         </is>
       </c>
       <c r="E23" s="2">
         <v>990</v>
       </c>
       <c r="F23" s="2">
         <v>990</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-apple-macbook-pro-16-2021-m1-pro-10-core-cpu-16-core-gpu-16gb-32gb-ram-512gb-ssd-1326</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple MacBook Pro 16" (2021) M1 Pro 10-Core CPU 16-Core GPU | 32GB RAM | 1TB SSD</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">004561-1</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">MacBook</t>
         </is>
       </c>
       <c r="E24" s="2">
         <v>1350</v>
       </c>
       <c r="F24" s="2">
         <v>1350</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-apple-macbook-pro-16-2021-m1-pro-10-core-cpu-16-core-gpu-32gb-ram-1tb-ssd-1327</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">MacBook Pro 13.3-inch A1706 Late-2016 (EMC 3071) I5-6TH Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">A1706-3071</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1245,54 +1245,54 @@
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">ASUS Vivobook Go 15 OLED (E1504G) - Intel Core I3-N305 - 8GB RAM - 128GB SSD - Intel Graphics</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">004219</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E31" s="2">
-        <v>365</v>
+        <v>400</v>
       </c>
       <c r="F31" s="2">
-        <v>365</v>
+        <v>400</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-asus-vivobook-go-15-oled-e1504g-intel-core-i3-n305-8gb-ram-128gb-ssd-intel-graphics-1739</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell Inspiron 16 2-in-1 Laptop, Ultra 7 155H - 32GB Ram - 1T NVMe - Intel Arc Graphics</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">Inspiron 16</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -2024,8477 +2024,9161 @@
       <c r="D51" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E51" s="2">
         <v>1125</v>
       </c>
       <c r="F51" s="2">
         <v>1125</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-dell-g15-5530-15-6-fhd-165hz-gaming-laptop-intel-core-i7-13650hx-16gb-ram-1tb-nvme-ssd-nvidia-geforc-561</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 15 3520 15.6" FHD Laptop, Intel Core i5-1235U - 16GB RAM - 1T NVMe -  Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell G5 15 5510 15.6" FHD Gaming Laptop, Intel Core i5-10200H - 16GB RAM - 512GB NVMe - NVIDIA GeForce GTX 1650 4GB</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">005188</t>
+          <t xml:space="preserve">005215</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E52" s="2">
-        <v>690</v>
+        <v>850</v>
       </c>
       <c r="F52" s="2">
-        <v>690</v>
+        <v>850</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-15-3520-15-6-fhd-laptop-intel-core-i5-1235u-16gb-ram-1t-nvme-intel-iris-xe-graphics-1917</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-g5-15-5510-15-6-fhd-gaming-laptop-intel-core-i5-10200h-16gb-ram-512gb-nvme-nvidia-geforce-gtx-1-1961</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 15 7510 15.6” FHD Gaming Laptop, Intel core i5 11400H 16GB Ram 512GB NVME NVIDIA GeForce RTX 3050 4GB</t>
+          <t xml:space="preserve">Dell Inspiron 15 3520 15.6" FHD Laptop, Intel Core i5-1235U - 16GB RAM - 1T NVMe -  Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL 15 7510</t>
+          <t xml:space="preserve">005188</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E53" s="2">
-        <v>650</v>
+        <v>690</v>
       </c>
       <c r="F53" s="2">
-        <v>650</v>
+        <v>690</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-15-7510-15-6-fhd-gaming-laptop-intel-core-i5-11400h-16gb-ram-512gb-nvme-nvidia-geforce-805</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-15-3520-15-6-fhd-laptop-intel-core-i5-1235u-16gb-ram-1t-nvme-intel-iris-xe-graphics-1917</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 16 5630 16" FHD Laptop, Intel Core i7-1360P - 16GB RAM -  1 TB NVMe - NVIDIA GeForce RTX 2050 4GB</t>
+          <t xml:space="preserve">Dell Inspiron 15 3535 15.6" FHD Laptop, AMD Ryzen 5 7530U - 8GB RAM - 512GB NVMe - AMD Radeon Graphics</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 16 5630</t>
+          <t xml:space="preserve">005260</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E54" s="2">
-        <v>1100</v>
+        <v>570</v>
       </c>
       <c r="F54" s="2">
-        <v>1100</v>
+        <v>570</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-16-5630-16-fhd-laptop-intel-core-i7-1360p-16gb-ram-1-tb-nvme-nvidia-geforce-rtx-2050-4-1879</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-15-3535-15-6-fhd-laptop-amd-ryzen-5-7530u-8gb-ram-512gb-nvme-amd-radeon-graphics-1955</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 16 5640 16" FHD Laptop, Intel Core i5-1334U - 16GB RAM - 512GB NVMe SSD - Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Inspiron 15 7510 15.6” FHD Gaming Laptop, Intel core i5 11400H 16GB Ram 512GB NVME NVIDIA GeForce RTX 3050 4GB</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 16 5640</t>
+          <t xml:space="preserve">DELL 15 7510</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E55" s="2">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="F55" s="2">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-16-5640-16-fhd-laptop-intel-core-i5-1334u-16gb-ram-512gb-nvme-ssd-intel-iris-xe-graphi-1878</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-15-7510-15-6-fhd-gaming-laptop-intel-core-i5-11400h-16gb-ram-512gb-nvme-nvidia-geforce-805</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 3793 17" FHD Laptop, Intel core i7 1065G7 16GB Ram 512GB NVME NVIDIA GeForce MX230 2GB </t>
+          <t xml:space="preserve">Dell Inspiron 16 5630 16" FHD Laptop, Intel Core i7-1360P - 16GB RAM -  1 TB NVMe - NVIDIA GeForce RTX 2050 4GB</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Inspiron 3793</t>
+          <t xml:space="preserve">Dell Inspiron 16 5630</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E56" s="2">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="F56" s="2">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-3793-17-fhd-laptop-intel-core-i7-1065g7-16gb-ram-512gb-nvme-nvidia-geforce-mx230-2gb-807</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-16-5630-16-fhd-laptop-intel-core-i7-1360p-16gb-ram-1-tb-nvme-nvidia-geforce-rtx-2050-4-1879</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 3530 15.6" FHD Laptop, Intel Core i5-1235U - 8GB RAM - 512GB NVMe - Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Inspiron 16 5640 16" FHD Laptop, Intel Core i5-1334U - 16GB RAM - 512GB NVMe SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">5224</t>
+          <t xml:space="preserve">Dell Inspiron 16 5640</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E57" s="2">
-        <v>580</v>
+        <v>670</v>
       </c>
       <c r="F57" s="2">
-        <v>580</v>
+        <v>670</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3530-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ram-512gb-nvme-intel-iris-xe-graphics-1918</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-16-5640-16-fhd-laptop-intel-core-i5-1334u-16gb-ram-512gb-nvme-ssd-intel-iris-xe-graphi-1878</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 3540 15.6" FHD Laptop, Intel Core i5-1235U - 8GB RAM - 512GB NVMe - Intel UHD Graphic</t>
+          <t xml:space="preserve">Dell Inspiron 3793 17" FHD Laptop, Intel core i7 1065G7 16GB Ram 512GB NVME NVIDIA GeForce MX230 2GB </t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">005223</t>
+          <t xml:space="preserve">Dell Inspiron 3793</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E58" s="2">
-        <v>580</v>
+        <v>500</v>
       </c>
       <c r="F58" s="2">
-        <v>580</v>
+        <v>500</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3540-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ram-512gb-nvme-intel-uhd-graphic-1920</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-inspiron-3793-17-fhd-laptop-intel-core-i7-1065g7-16gb-ram-512gb-nvme-nvidia-geforce-mx230-2gb-807</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 3550 15.6" Laptop, Intel i7-1355u - 16GB Ram - 512GB SSD - Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Latitude 3340 13.3" FHD Laptop, Intel Core i5-1335U - 8GB RAM - 256GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 3550</t>
+          <t xml:space="preserve">004566</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E59" s="2">
-        <v>700</v>
+        <v>500</v>
       </c>
       <c r="F59" s="2">
-        <v>700</v>
+        <v>500</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3550-15-6-laptop-intel-i7-1355u-16gb-ram-512gb-ssd-iris-xe-graphics-1808</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3340-13-3-fhd-laptop-intel-core-i5-1335u-8gb-ram-256gb-ssd-intel-iris-xe-graphics-1962</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5340 13" convertible 2-in-1 Laptop, Intel Core i7-1365U - 16GB RAM - 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 3420 14" FHD Laptop, Core i5-1135G7 - 8GB RAM - 128GB NVMe - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5340</t>
+          <t xml:space="preserve">005258</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E60" s="2">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F60" s="2">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5340-13-convertible-2-in-1-laptop-intel-core-i7-1365u-16gb-ram-256gb-ssd-1871</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3420-14-fhd-laptop-core-i5-1135g7-8gb-ram-128gb-nvme-intel-iris-xe-graphics-1954</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i5-1135G7 - 16GB Ram - 256GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">Dell Latitude 3530 15.6" FHD Laptop, Intel Core i5-1235U - 8GB RAM - 512GB NVMe - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL LATITUDE 5420-NEW-2</t>
+          <t xml:space="preserve">5224</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E61" s="2">
-        <v>470</v>
+        <v>580</v>
       </c>
       <c r="F61" s="2">
-        <v>470</v>
+        <v>580</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i5-1135g7-16gb-ram-256gb-ssd-intel-iris-xe-1874</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3530-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ram-512gb-nvme-intel-iris-xe-graphics-1918</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i7-1165G7 - 16GB Ram - 256GB / 512GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">Dell Latitude 3540 15.6" FHD Laptop, Intel Core i5-1235U - 8GB RAM - 512GB NVMe - Intel UHD Graphic</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL LATITUDE 5420-NEW-1</t>
+          <t xml:space="preserve">005223</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E62" s="2">
-        <v>550</v>
+        <v>580</v>
       </c>
       <c r="F62" s="2">
-        <v>550</v>
+        <v>580</v>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i7-1165g7-16gb-ram-256gb-512gb-ssd-intel-iris-xe-1873</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3540-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ram-512gb-nvme-intel-uhd-graphic-1920</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5430 14" FHD Laptop, Core i7-12th Gen - 16GB Ram - 512GB NVMe - Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Latitude 3540 15.6" FHD Laptop, Intel Core i5-1335U - 8GB RAM - 256GB SSD - Intel Iris Xe Graphic</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">005109</t>
+          <t xml:space="preserve">Latitude 3540</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E63" s="2">
-        <v>650</v>
+        <v>570</v>
       </c>
       <c r="F63" s="2">
-        <v>650</v>
+        <v>570</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5430-14-fhd-laptop-core-i7-12th-gen-16gb-ram-512gb-nvme-intel-iris-xe-graphics-1836</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3540-15-6-fhd-laptop-intel-core-i5-1335u-8gb-ram-256gb-ssd-intel-iris-xe-graphic-1926</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5430 Rugged 14" Laptop, Intel Core i5-1135G7 - 16GB RAM - 512GB SSD - Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Latitude 3550 15.6" Laptop, Intel i7-1355u - 16GB Ram - 512GB SSD - Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">005227</t>
+          <t xml:space="preserve">Latitude 3550</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E64" s="2">
-        <v>1000</v>
+        <v>700</v>
       </c>
       <c r="F64" s="2">
-        <v>1000</v>
+        <v>700</v>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5430-rugged-14-laptop-intel-core-i5-1135g7-16gb-ram-512gb-ssd-intel-iris-xe-graphics-1921</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3550-15-6-laptop-intel-i7-1355u-16gb-ram-512gb-ssd-iris-xe-graphics-1808</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5450 14" FHD TouchScreen Laptop, Intel Core Ultra 5 135u - 32GB RAM - 512GB SSD - Intel Graphics</t>
+          <t xml:space="preserve">Dell Latitude 5340 13" convertible 2-in-1 Laptop, Intel Core i7-1365U - 16GB RAM - 256GB SSD</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">005228</t>
+          <t xml:space="preserve">Dell Latitude 5340</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E65" s="2">
-        <v>1100</v>
+        <v>800</v>
       </c>
       <c r="F65" s="2">
-        <v>1100</v>
+        <v>800</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5450-14-fhd-touchscreen-laptop-intel-core-ultra-5-135u-32gb-ram-512gb-ssd-intel-graphi-1922</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5340-13-convertible-2-in-1-laptop-intel-core-i7-1365u-16gb-ram-256gb-ssd-1871</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5530 15.6" Laptop, Intel i5-1235u - 16GB Ram - 512GB SSD - Intel Iris Xe Graphics </t>
+          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i5-1135G7 - 16GB Ram - 256GB SSD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5530</t>
+          <t xml:space="preserve">DELL LATITUDE 5420-NEW-2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E66" s="2">
-        <v>620</v>
+        <v>470</v>
       </c>
       <c r="F66" s="2">
-        <v>620</v>
+        <v>470</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5530-15-6-laptop-intel-i5-1235u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-1810</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i5-1135g7-16gb-ram-256gb-ssd-intel-iris-xe-1874</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7350 13.3" Laptop, Ultra 7 165U, 16GB RAM , 512GB NVME, Intel Graphic</t>
+          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i7-1165G7 - 16GB Ram - 256GB - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELL7350</t>
+          <t xml:space="preserve">DELL LATITUDE 5420-NEW-1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E67" s="2">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="F67" s="2">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7350-13-3-laptop-ultra-7-165u-16gb-ram-512gb-nvme-intel-graphic-1477</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i7-1165g7-16gb-ram-256gb-intel-iris-xe-1873</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 9520 15" Flip-Touch 2in1 Laptop, Intel core i5 1145G7 16GB Ram 256GB NVME Intel Iris Xe</t>
+          <t xml:space="preserve">Dell Latitude 5430 14" FHD Laptop, Core i7-12th Gen - 16GB Ram - 512GB NVMe - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude Flip 9520</t>
+          <t xml:space="preserve">005109</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E68" s="2">
-        <v>499</v>
+        <v>650</v>
       </c>
       <c r="F68" s="2">
-        <v>499</v>
+        <v>650</v>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-9520-15-flip-touch-2in1-laptop-intel-core-i5-1145g7-16gb-ram-256gb-nvme-intel-iris-xe-806</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5430-14-fhd-laptop-core-i7-12th-gen-16gb-ram-512gb-nvme-intel-iris-xe-graphics-1836</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 15 3530 15.6" FHD Laptop, Core i7-13th Gen - 16GB Ram - 1T HDD - Intel Iris Xe</t>
+          <t xml:space="preserve">Dell Latitude 5430 Rugged 14" Laptop, Intel Core i5-1135G7 - 16GB RAM - 512GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">005115</t>
+          <t xml:space="preserve">005227</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E69" s="2">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F69" s="2">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-15-3530-15-6-fhd-laptop-core-i7-13th-gen-16gb-ram-1t-hdd-intel-iris-xe-1839</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5430-rugged-14-laptop-intel-core-i5-1135g7-16gb-ram-512gb-ssd-intel-iris-xe-graphics-1921</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 3581 Workstation Laptop | 15.6" 1920x1080 FHD | Core i7-13700H - 16GB RAM - 512GB NVMe - NVIDIA RTX A500 4GB</t>
+          <t xml:space="preserve">Dell Latitude 5450 14" FHD Laptop, Intel Ultra 5 125U - 16GB RAM - 512GB NVMe - Intel Graphics</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 3581</t>
+          <t xml:space="preserve">005268</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E70" s="2">
-        <v>1200</v>
+        <v>800</v>
       </c>
       <c r="F70" s="2">
-        <v>1200</v>
+        <v>800</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-3581-workstation-laptop-15-6-1920x1080-fhd-core-i7-13700h-16gb-ram-512gb-nvme-nvidia-1877</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5450-14-fhd-laptop-intel-ultra-5-125u-16gb-ram-512gb-nvme-intel-graphics-1960</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 7560 15.6" FHD Laptop, Intel Core i9-11950H - 16GB RAM - 512GB NVMe - Nvidia RTX A2000 4GB</t>
+          <t xml:space="preserve">Dell Latitude 5450 14" FHD TouchScreen Laptop, Intel Core Ultra 5 135u - 32GB RAM - 512GB SSD - Intel Graphics</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">005226</t>
+          <t xml:space="preserve">005228</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E71" s="2">
         <v>1100</v>
       </c>
       <c r="F71" s="2">
         <v>1100</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-7560-15-6-fhd-laptop-intel-core-i9-11950h-16gb-ram-512gb-nvme-nvidia-rtx-a2000-4gb-1919</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5450-14-fhd-touchscreen-laptop-intel-core-ultra-5-135u-32gb-ram-512gb-ssd-intel-graphi-1922</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 7560 15.6" Workstation Laptop,  Intel Core i7-11850H - 32GB RAM - 512GB NVMe -  NVIDIA RTX A2000 4GB</t>
+          <t xml:space="preserve">Dell Latitude 5530 15.6" Laptop, Intel i5-1235u - 16GB Ram - 512GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 7560</t>
+          <t xml:space="preserve">Latitude 5530</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E72" s="2">
-        <v>1000</v>
+        <v>620</v>
       </c>
       <c r="F72" s="2">
-        <v>1000</v>
+        <v>620</v>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-7560-15-6-workstation-laptop-intel-core-i7-11850h-32gb-ram-512gb-nvme-nvidia-rtx-a200-1876</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5530-15-6-laptop-intel-i5-1235u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-1810</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 7760  17.3" FHD Workstation  - Intel Core i7-11850H - 32GB Ram - 512GB NVMe - NVIDIA RTX A3000 6GB</t>
+          <t xml:space="preserve">Dell Latitude 5540 15.6" Laptop, Core i5-1335U - 16GB RAM - 256GB NVMe - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">005063</t>
+          <t xml:space="preserve">005257</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E73" s="2">
-        <v>1100</v>
+        <v>620</v>
       </c>
       <c r="F73" s="2">
-        <v>1100</v>
+        <v>620</v>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-7760-17-3-fhd-workstation-intel-core-i7-11850h-32gb-ram-512gb-nvme-nvidia-rtx-a3000-6-1803</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5540-15-6-laptop-core-i5-1335u-16gb-ram-256gb-nvme-intel-iris-xe-graphics-1953</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Vostro 15 7510 15.6" FHD Laptop, Intel Core i7-11800H - 16GB Ram - 16GB Ram - 1T SSD - NVIDIA GeForce RTX 3050Ti 4GB</t>
+          <t xml:space="preserve">Dell Latitude 7350 13.3" Laptop, Ultra 7 165U, 16GB RAM , 512GB NVME, Intel Graphic</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Vostro 15 7510</t>
+          <t xml:space="preserve">004668</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E74" s="2">
-        <v>1100</v>
+        <v>700</v>
       </c>
       <c r="F74" s="2">
-        <v>1100</v>
+        <v>700</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-vostro-15-7510-15-6-fhd-laptop-intel-core-i7-11800h-16gb-ram-16gb-ram-1t-ssd-nvidia-geforce-rtx-1817</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7350-13-3-laptop-ultra-7-165u-16gb-ram-512gb-nvme-intel-graphic-1477</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Vostro 3320 15.6" Laptop, Intel i5- 1145G7 - 8GB Ram - 256GB SSD - Intel Iris XE Graphics</t>
+          <t xml:space="preserve">Dell Latitude 7420 14" FHD Laptop, Intel Core i5-1145G7 - 16GB RAM - 256GB NVMe - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vostro 3320</t>
+          <t xml:space="preserve">005266</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E75" s="2">
-        <v>500</v>
+        <v>470</v>
       </c>
       <c r="F75" s="2">
-        <v>500</v>
+        <v>470</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-vostro-3320-15-6-laptop-intel-i5-1145g7-8gb-ram-256gb-ssd-intel-iris-xe-graphics-1811</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7420-14-fhd-laptop-intel-core-i5-1145g7-16gb-ram-256gb-nvme-intel-iris-xe-graphics-1959</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Vostro 3520 15.6" FHD Laptop, Core i3‑1215U -  8GB Ram - 256GB SSD - Intel UHD Graphics</t>
+          <t xml:space="preserve">Dell Latitude 9520 15" Flip-Touch 2in1 Laptop, Intel core i5 1145G7 16GB Ram 256GB NVME Intel Iris Xe</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">05116</t>
+          <t xml:space="preserve">Latitude Flip 9520</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E76" s="2">
-        <v>450</v>
+        <v>499</v>
       </c>
       <c r="F76" s="2">
-        <v>450</v>
+        <v>499</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-vostro-3520-15-6-fhd-laptop-core-i3-1215u-8gb-ram-256gb-ssd-intel-uhd-graphics-1840</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-9520-15-flip-touch-2in1-laptop-intel-core-i5-1145g7-16gb-ram-256gb-nvme-intel-iris-xe-806</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Wyse 5470 14" Thin Laptop, Intel  Celeron N4100, 8GB RAM, 128GB NVME</t>
+          <t xml:space="preserve">Dell Latitude 9520 2in1 15.6" FHD Laptop, Intel Core i7-1185G7 - 16GB RAM - 512GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Wyse 5470 </t>
+          <t xml:space="preserve">005271</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E77" s="2">
-        <v>130</v>
+        <v>900</v>
       </c>
       <c r="F77" s="2">
-        <v>130</v>
+        <v>900</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-wyse-5470-14-thin-laptop-intel-celeron-n4100-8gb-ram-128gb-nvme-974</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-9520-2in1-15-6-fhd-laptop-intel-core-i7-1185g7-16gb-ram-512gb-ssd-intel-iris-xe-graphi-1964</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell XPS 9520 15.6" Laptop, Intel Core i9-12900HK - 32GB RAM - 1TB SSD - RTX 3050Ti 4GB</t>
+          <t xml:space="preserve">Dell Precision 15 3530 15.6" FHD Laptop, Core i7-13th Gen - 16GB Ram - 1T HDD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell XPS 9520 </t>
+          <t xml:space="preserve">005115</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E78" s="2">
-        <v>1999</v>
+        <v>800</v>
       </c>
       <c r="F78" s="2">
-        <v>1999</v>
+        <v>800</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-xps-9520-15-6-laptop-intel-core-i9-12900hk-32gb-ram-1tb-ssd-rtx-3050ti-4gb-1870</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-15-3530-15-6-fhd-laptop-core-i7-13th-gen-16gb-ram-1t-hdd-intel-iris-xe-1839</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laptop DELL Vostro 3520 15.6" FHD core i5-1235U 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Dell Precision 3561 15.6" Workstation Laptop, Intel Core i7-11800H, 32GB RAM, 1T NVMe, Nvidia Quadro T1200 4GB</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">003983</t>
+          <t xml:space="preserve">005182</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E79" s="2">
-        <v>380</v>
+        <v>1100</v>
       </c>
       <c r="F79" s="2">
-        <v>380</v>
+        <v>1100</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-laptop-dell-vostro-3520-15-6-fhd-core-i5-1235u-8gb-ram-256gb-ssd-758</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-3561-15-6-workstation-laptop-intel-core-i7-11800h-32gb-ram-1t-nvme-nvidia-quadro-t120-1950</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 15-DW4028NIA Laptop, 15.6" FHD, Intel Core i7-1255U, 8GB Ram, 512GB SSD, NVIDIA GeForce MX550 2GB</t>
+          <t xml:space="preserve">Dell Precision 3581 Workstation Laptop | 15.6" 1920x1080 FHD | Core i7-13700H - 16GB RAM - 512GB NVMe - NVIDIA RTX A500 4GB</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">003714</t>
+          <t xml:space="preserve">Dell Precision 3581</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E80" s="2">
-        <v>649</v>
+        <v>1200</v>
       </c>
       <c r="F80" s="2">
-        <v>649</v>
+        <v>1200</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-15-dw4028nia-laptop-15-6-fhd-intel-core-i7-1255u-8gb-ram-512gb-ssd-nvidia-geforce-mx550-2gb-493</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-3581-workstation-laptop-15-6-1920x1080-fhd-core-i7-13700h-16gb-ram-512gb-nvme-nvidia-1877</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 15-FD0095WM – 15.6” FHD Laptop, Intel Core i5-1235U, 8GB DDR4, 256GB SSD, Intel Iris Xe Graphics, Windows 11 Home</t>
+          <t xml:space="preserve">Dell Precision 7560 15.6" FHD Laptop, Intel Core i9-11950H - 16GB RAM - 512GB NVMe - Nvidia RTX A2000 4GB</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">004145</t>
+          <t xml:space="preserve">005226</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E81" s="2">
-        <v>425</v>
+        <v>1100</v>
       </c>
       <c r="F81" s="2">
-        <v>425</v>
+        <v>1100</v>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-15-fd0095wm-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ddr4-256gb-ssd-intel-iris-xe-graphics-windows-882</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-7560-15-6-fhd-laptop-intel-core-i9-11950h-16gb-ram-512gb-nvme-nvidia-rtx-a2000-4gb-1919</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 15-FD0130WM 15.6" Touhscreen Laptop - Intel Core I3-N305 - 8GB RAM - 256GB SSD - Intel Graphics</t>
+          <t xml:space="preserve">Dell Precision 7560 15.6" Workstation Laptop,  Intel Core i7-11850H - 32GB RAM - 512GB NVMe -  NVIDIA RTX A2000 4GB</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">004981</t>
+          <t xml:space="preserve">Dell Precision 7560</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E82" s="2">
-        <v>480</v>
+        <v>1000</v>
       </c>
       <c r="F82" s="2">
-        <v>480</v>
+        <v>1000</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-15-fd0130wm-15-6-touhscreen-laptop-intel-core-i3-n305-8gb-ram-256gb-ssd-intel-graphics-1741</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-7560-15-6-workstation-laptop-intel-core-i7-11850h-32gb-ram-512gb-nvme-nvidia-rtx-a200-1876</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 15S-FQ5026NE Laptop , 15.6" FHD, Intel Core i7-1255u, 8GB Ram, 512GB Nvme, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Precision 7760  17.3" FHD Workstation  - Intel Core i7-11850H - 32GB Ram - 512GB NVMe - NVIDIA RTX A3000 6GB</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">003384</t>
+          <t xml:space="preserve">005063</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E83" s="2">
-        <v>550</v>
+        <v>1100</v>
       </c>
       <c r="F83" s="2">
-        <v>550</v>
+        <v>1100</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-15s-fq5026ne-laptop-15-6-fhd-intel-core-i7-1255u-8gb-ram-512gb-nvme-intel-iris-xe-graphics-494</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-7760-17-3-fhd-workstation-intel-core-i7-11850h-32gb-ram-512gb-nvme-nvidia-rtx-a3000-6-1803</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 15T-FD000 70R12AV 15.6" FHD Laptop Core i5 1335U 8GB Ram 256GB SSD INTEL IRIS XE</t>
+          <t xml:space="preserve">Dell Vostro 15 7510 15.6" FHD Laptop, Intel Core i7-11800H - 16GB Ram - 16GB Ram - 1T SSD - NVIDIA GeForce RTX 3050Ti 4GB</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">003914</t>
+          <t xml:space="preserve">Dell Vostro 15 7510</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E84" s="2">
-        <v>510</v>
+        <v>1100</v>
       </c>
       <c r="F84" s="2">
-        <v>510</v>
+        <v>1100</v>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-15t-fd000-70r12av-15-6-fhd-laptop-core-i5-1335u-8gb-ram-256gb-ssd-intel-iris-xe-713</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-vostro-15-7510-15-6-fhd-laptop-intel-core-i7-11800h-16gb-ram-16gb-ram-1t-ssd-nvidia-geforce-rtx-1817</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 250 G10 15.6" Laptop - Intel Core i5-1334U - 8GB RAM - 512GB SSD - Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Vostro 3520 15.6" FHD Laptop, Core i3‑1215U -  8GB Ram - 256GB/512GB SSD - Intel UHD Graphics</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">004982</t>
+          <t xml:space="preserve">05116</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E85" s="2">
-        <v>555</v>
+        <v>450</v>
       </c>
       <c r="F85" s="2">
-        <v>555</v>
+        <v>450</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-250-g10-15-6-laptop-intel-core-i5-1334u-8gb-ram-512gb-ssd-intel-iris-xe-graphics-1742</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-vostro-3520-15-6-fhd-laptop-core-i3-1215u-8gb-ram-256gb-512gb-ssd-intel-uhd-graphics-1840</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 840 G10 14" Laptop, i5-1345U - 16GB Ram - 256GB SSD -  Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Dell Vostro 3520 15.6" Laptop, Intel i5- 1135G7 - 8GB Ram - 256GB SSD - Intel Iris XE Graphics</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">005093</t>
+          <t xml:space="preserve">005074</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E86" s="2">
-        <v>650</v>
+        <v>500</v>
       </c>
       <c r="F86" s="2">
-        <v>650</v>
+        <v>500</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g10-14-laptop-i5-1345u-16gb-ram-256gb-ssd-intel-iris-xe-graphics-1844</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-vostro-3520-15-6-laptop-intel-i5-1135g7-8gb-ram-256gb-ssd-intel-iris-xe-graphics-1811</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP OMEN 16 N0023DX 16.1" FHD 144Hz Gaming Laptop -  AMD Ryzen 7 6800H 16GB Ram 512GB SSD NVIDIA GeForce RTX 3060 6GB </t>
+          <t xml:space="preserve">Dell Wyse 5470 14" Thin Laptop, Intel  Celeron N4100, 8GB RAM, 128GB NVME</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">NL00007</t>
+          <t xml:space="preserve">Dell Wyse 5470 </t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E87" s="2">
-        <v>1089</v>
+        <v>130</v>
       </c>
       <c r="F87" s="2">
-        <v>1089</v>
+        <v>130</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">On demand</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-omen-16-n0023dx-16-1-fhd-144hz-gaming-laptop-amd-ryzen-7-6800h-16gb-ram-512gb-ssd-nvidia-geforce-565</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-wyse-5470-14-thin-laptop-intel-celeron-n4100-8gb-ram-128gb-nvme-974</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 650 G4 – 15.6” FHD Laptop, Intel Core i5 8th Gen, 16GB RAM, 512GB NVMe SSD</t>
+          <t xml:space="preserve">Dell XPS 9520 15.6" Laptop, Intel Core i9-12900HK - 32GB RAM - 1TB SSD - RTX 3050Ti 4GB</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 650 G4</t>
+          <t xml:space="preserve">Dell XPS 9520</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E88" s="2">
-        <v>300</v>
+        <v>1999</v>
       </c>
       <c r="F88" s="2">
-        <v>300</v>
+        <v>1999</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g4-15-6-fhd-laptop-intel-core-i5-8th-gen-16gb-ram-512gb-nvme-ssd-804</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-xps-9520-15-6-laptop-intel-core-i9-12900hk-32gb-ram-1tb-ssd-rtx-3050ti-4gb-1870</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15 FA1093dx 15.6" Full HD 144Hz Gaming Laptop - Intel Core i5-13420H  8GB Ram 512GB SSD NVIDIA GeForce RTX 3050 6GB </t>
+          <t xml:space="preserve">Laptop DELL Vostro 3520 15.6" FHD core i5-1235U 8GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">003784</t>
+          <t xml:space="preserve">003983</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E89" s="2">
-        <v>720</v>
+        <v>380</v>
       </c>
       <c r="F89" s="2">
-        <v>720</v>
+        <v>380</v>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa1093dx-15-6-full-hd-144hz-gaming-laptop-intel-core-i5-13420h-8gb-ram-512gb-ssd-nvidia-563</t>
+          <t xml:space="preserve">https://safalb.com/product-laptop-dell-vostro-3520-15-6-fhd-core-i5-1235u-8gb-ram-256gb-ssd-758</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15 FA2013dx 15.6" FHD 144Hz Gaming Laptop -  Intel Core i5-13450H, 8GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 3050 6GB</t>
+          <t xml:space="preserve">HP 15-DW4028NIA Laptop, 15.6" FHD, Intel Core i7-1255U, 8GB Ram, 512GB SSD, NVIDIA GeForce MX550 2GB</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">004623</t>
+          <t xml:space="preserve">003714</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E90" s="2">
-        <v>780</v>
+        <v>649</v>
       </c>
       <c r="F90" s="2">
-        <v>780</v>
+        <v>649</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2013dx-15-6-fhd-144hz-gaming-laptop-intel-core-i5-13450h-8gb-ram-512gb-nvme-ssd-nvidi-1407</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-15-dw4028nia-laptop-15-6-fhd-intel-core-i7-1255u-8gb-ram-512gb-ssd-nvidia-geforce-mx550-2gb-493</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15 FB1013D 15.6" FHD 144Hz Gaming Laptop AMD RYZEN 5-7535H 8GB Ram 512GB SSD  NVIDIA GeForce RTX 2050 4GB</t>
+          <t xml:space="preserve">HP 15-FD0095WM – 15.6” FHD Laptop, Intel Core i5-1235U, 8GB DDR4, 256GB SSD, Intel Iris Xe Graphics, Windows 11 Home</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">003872-NL00003</t>
+          <t xml:space="preserve">004145</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E91" s="2">
-        <v>630</v>
+        <v>425</v>
       </c>
       <c r="F91" s="2">
-        <v>630</v>
+        <v>425</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb1013d-15-6-fhd-144hz-gaming-laptop-amd-ryzen-5-7535h-8gb-ram-512gb-ssd-nvidia-geforce-562</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-15-fd0095wm-15-6-fhd-laptop-intel-core-i5-1235u-8gb-ddr4-256gb-ssd-intel-iris-xe-graphics-windows-882</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15-FA0033dx – 15.6” FHD 144Hz Gaming Laptop, Intel Core i5-12450H, 8GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 3050 4GB</t>
+          <t xml:space="preserve">HP 15-FD0130WM 15.6" Touhscreen Laptop - Intel Core I3-N305 - 8GB RAM - 256GB SSD - Intel Graphics</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">003358</t>
+          <t xml:space="preserve">004981</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E92" s="2">
-        <v>650</v>
+        <v>480</v>
       </c>
       <c r="F92" s="2">
-        <v>650</v>
+        <v>480</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa0033dx-15-6-fhd-144hz-gaming-laptop-intel-core-i5-12450h-8gb-ram-512gb-nvme-ssd-nvidi-576</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-15-fd0130wm-15-6-touhscreen-laptop-intel-core-i3-n305-8gb-ram-256gb-ssd-intel-graphics-1741</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15-FA1163DX 15.6" FHD 144Hz Gaming Laptop, Intel Core i7-12650H 16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">HP 15S-FQ5026NE Laptop , 15.6" FHD, Intel Core i7-1255u, 8GB Ram, 512GB Nvme, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">004048</t>
+          <t xml:space="preserve">003384</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E93" s="2">
-        <v>990</v>
+        <v>550</v>
       </c>
       <c r="F93" s="2">
-        <v>990</v>
+        <v>550</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa1163dx-15-6-fhd-144hz-gaming-laptop-intel-core-i7-12650h-16gb-ram-512gb-nvme-ssd-nvid-814</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-15s-fq5026ne-laptop-15-6-fhd-intel-core-i7-1255u-8gb-ram-512gb-nvme-intel-iris-xe-graphics-494</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP VICTUS 15-FA2701WM 15.6" FHD 144HZ Gaming Laptop, Intel Core I5-13420H 16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">HP 15T-FD000 70R12AV 15.6" FHD Laptop Core i5 1335U 8GB Ram 256GB SSD INTEL IRIS XE</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">004399</t>
+          <t xml:space="preserve">003914</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E94" s="2">
-        <v>740</v>
+        <v>510</v>
       </c>
       <c r="F94" s="2">
-        <v>740</v>
+        <v>510</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2701wm-15-6-fhd-144hz-gaming-laptop-intel-core-i5-13420h-16gb-ram-512gb-nvme-ssd-nvid-1187</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-15t-fd000-70r12av-15-6-fhd-laptop-core-i5-1335u-8gb-ram-256gb-ssd-intel-iris-xe-713</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP VICTUS 15-FA2787NR 15.6" FHD 144HZ Gaming Laptop, Intel Core i7-13620H  16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 5080 8GB</t>
+          <t xml:space="preserve">HP 250 G10 15.6" Laptop - Intel Core i5-1334U - 8GB RAM - 512GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">004650</t>
+          <t xml:space="preserve">004982</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E95" s="2">
-        <v>1150</v>
+        <v>555</v>
       </c>
       <c r="F95" s="2">
-        <v>1150</v>
+        <v>555</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2787nr-15-6-fhd-144hz-gaming-laptop-intel-core-i7-13620h-16gb-ram-512gb-nvme-ssd-nvid-1447</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-250-g10-15-6-laptop-intel-core-i5-1334u-8gb-ram-512gb-ssd-intel-iris-xe-graphics-1742</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15-FB2082WM 15.6" FHD 144Hz Gaming Laptop, AMD Ryzen 5 8645HS 8GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">HP EliteBook 840 G10 14" Laptop, i5-1345U - 16GB Ram - 256GB SSD -  Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">004051</t>
+          <t xml:space="preserve">005093</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E96" s="2">
-        <v>750</v>
+        <v>650</v>
       </c>
       <c r="F96" s="2">
-        <v>750</v>
+        <v>650</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb2082wm-15-6-fhd-144hz-gaming-laptop-amd-ryzen-5-8645hs-8gb-ram-512gb-nvme-ssd-nvidia-813</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g10-14-laptop-i5-1345u-16gb-ram-256gb-ssd-intel-iris-xe-graphics-1844</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 15-FB3093dx 15.6" 144Hz Gaming Laptop, AMD Ryzen 7 7445HS 16GB RAM 512GB NVME SSD NVIDIA GeForce RTX 4050 6GB Wind 11</t>
+          <t xml:space="preserve">HP EliteBook 845 G11 14" Laptop, AMD Ryzen 5 8540U - 16GB RAM - 256GB SSD - AMD Radeon 740M</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">004695</t>
+          <t xml:space="preserve">005253</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E97" s="2">
-        <v>689</v>
+        <v>700</v>
       </c>
       <c r="F97" s="2">
-        <v>689</v>
+        <v>700</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb3093dx-15-6-144hz-gaming-laptop-amd-ryzen-7-7445hs-16gb-ram-512gb-nvme-ssd-nvidia-gef-1524</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-845-g11-14-laptop-amd-ryzen-5-8540u-16gb-ram-256gb-ssd-amd-radeon-740m-1956</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Victus 16 E1060AX 16.1" FHD 144Hz Gaming Laptop - AMD Ryzen 7 6800H 8GB Ram  512GB NVMe SSD NVIDIA GeForce RTX 3050 4GB </t>
+          <t xml:space="preserve">HP OMEN 16 N0023DX 16.1" FHD 144Hz Gaming Laptop -  AMD Ryzen 7 6800H 16GB Ram 512GB SSD NVIDIA GeForce RTX 3060 6GB </t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">NL00006 </t>
+          <t xml:space="preserve">NL00007</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E98" s="2">
-        <v>800</v>
+        <v>1089</v>
       </c>
       <c r="F98" s="2">
-        <v>800</v>
+        <v>1089</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t xml:space="preserve">On demand</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-victus-16-e1060ax-16-1-fhd-144hz-gaming-laptop-amd-ryzen-7-6800h-8gb-ram-512gb-nvme-ssd-nvidia-ge-564</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-omen-16-n0023dx-16-1-fhd-144hz-gaming-laptop-amd-ryzen-7-6800h-16gb-ram-512gb-ssd-nvidia-geforce-565</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 250 G9 15.6"FHD Laptop,  Intel Core i5-1235U, 16GB RAM, SSD 512GB</t>
+          <t xml:space="preserve">HP ProBook 650 G4 – 15.6” FHD Laptop, Intel Core i5 8th Gen, 16GB RAM, 512GB NVMe SSD</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">004167</t>
+          <t xml:space="preserve">ProBook 650 G4</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E99" s="2">
-        <v>465</v>
+        <v>300</v>
       </c>
       <c r="F99" s="2">
-        <v>465</v>
+        <v>300</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-250-g9-15-6-fhd-laptop-intel-core-i5-1235u-16gb-ram-ssd-512gb-949</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g4-15-6-fhd-laptop-intel-core-i5-8th-gen-16gb-ram-512gb-nvme-ssd-804</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo Ideapad 1 15AMN7 15.6" FHD Laptop, AMD Ryzen 5 7520U, 8GB RAM, 256GB SSD </t>
+          <t xml:space="preserve">HP Victus 15 FA1093dx 15.6" Full HD 144Hz Gaming Laptop - Intel Core i5-13420H  8GB Ram 512GB SSD NVIDIA GeForce RTX 3050 6GB </t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">004766</t>
+          <t xml:space="preserve">003784</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E100" s="2">
-        <v>450</v>
+        <v>720</v>
       </c>
       <c r="F100" s="2">
-        <v>450</v>
+        <v>720</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-1-15amn7-15-6-fhd-laptop-amd-ryzen-5-7520u-8gb-ram-256gb-ssd-1638</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa1093dx-15-6-full-hd-144hz-gaming-laptop-intel-core-i5-13420h-8gb-ram-512gb-ssd-nvidia-563</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad 3 15ITL6 Laptop, 15.6" FHD, Intel Core i5-1155G7, 8GB Ram, 512GB SSD, NVIDIA GeForce MX350 2GB</t>
+          <t xml:space="preserve">HP Victus 15 FA2013dx 15.6" FHD 144Hz Gaming Laptop -  Intel Core i5-13450H, 8GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 3050 6GB</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">003718</t>
+          <t xml:space="preserve">004623</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E101" s="2">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="F101" s="2">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-3-15itl6-laptop-15-6-fhd-intel-core-i5-1155g7-8gb-ram-512gb-ssd-nvidia-geforce-mx350-479</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2013dx-15-6-fhd-144hz-gaming-laptop-intel-core-i5-13450h-8gb-ram-512gb-nvme-ssd-nvidi-1407</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad 3 15ITL6 Laptop, 15.6" FHD, Intel Core i7-1165G7, 8GB Ram, 512GB SSD, NVIDIA GeForce MX450 2GB</t>
+          <t xml:space="preserve">HP Victus 15 FB1013D 15.6" FHD 144Hz Gaming Laptop AMD RYZEN 5-7535H 8GB Ram 512GB SSD  NVIDIA GeForce RTX 2050 4GB</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">003441</t>
+          <t xml:space="preserve">003872-NL00003</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E102" s="2">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="F102" s="2">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-3-15itl6-laptop-15-6-fhd-intel-core-i7-1165g7-8gb-ram-512gb-ssd-nvidia-geforce-mx450-480</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb1013d-15-6-fhd-144hz-gaming-laptop-amd-ryzen-5-7535h-8gb-ram-512gb-ssd-nvidia-geforce-562</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad Gaming 3 15IHU6 Laptop, 15.6" FHD, Intel Core i5-11300H, 8GB Ram, 512GB SSD, NVIDIA GeForce GTX 1650 4GB</t>
+          <t xml:space="preserve">HP Victus 15-FA0033dx – 15.6” FHD 144Hz Gaming Laptop, Intel Core i5-12450H, 8GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 3050 4GB</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">003717</t>
+          <t xml:space="preserve">003358</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E103" s="2">
-        <v>624</v>
+        <v>650</v>
       </c>
       <c r="F103" s="2">
-        <v>624</v>
+        <v>650</v>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-gaming-3-15ihu6-laptop-15-6-fhd-intel-core-i5-11300h-8gb-ram-512gb-ssd-nvidia-geforce-478</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa0033dx-15-6-fhd-144hz-gaming-laptop-intel-core-i5-12450h-8gb-ram-512gb-nvme-ssd-nvidi-576</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRH10 15.3" Laptop - Intel Core i7-13620H, 8GB RAM, 512GB NVME, Intel UHD Graphics </t>
+          <t xml:space="preserve">HP Victus 15-FA1163DX 15.6" FHD 144Hz Gaming Laptop, Intel Core i7-12650H 16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">004632</t>
+          <t xml:space="preserve">004048</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E104" s="2">
-        <v>520</v>
+        <v>990</v>
       </c>
       <c r="F104" s="2">
-        <v>520</v>
+        <v>990</v>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15irh10-15-3-laptop-intel-core-i7-13620h-8gb-ram-512gb-nvme-intel-uhd-graphics-1415</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa1163dx-15-6-fhd-144hz-gaming-laptop-intel-core-i7-12650h-16gb-ram-512gb-nvme-ssd-nvid-814</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRH8 15.6" FHD Laptop Core i5 -13420H, 16GB RAM, 512GB SSD </t>
+          <t xml:space="preserve">HP VICTUS 15-FA2701WM 15.6" FHD 144HZ Gaming Laptop, Intel Core I5-13420H 16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">004301</t>
+          <t xml:space="preserve">004399</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E105" s="2">
-        <v>450</v>
+        <v>740</v>
       </c>
       <c r="F105" s="2">
-        <v>450</v>
+        <v>740</v>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15irh8-15-6-fhd-laptop-core-i5-13420h-16gb-ram-512gb-ssd-1058</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2701wm-15-6-fhd-144hz-gaming-laptop-intel-core-i5-13420h-16gb-ram-512gb-nvme-ssd-nvid-1187</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRU8 15.6" Laptop - Intel Core I3-1315U - 8GB RAM - 512GB SSD - Intel Graphics</t>
+          <t xml:space="preserve">HP VICTUS 15-FA2787NR 15.6" FHD 144HZ Gaming Laptop, Intel Core i7-13620H  16GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 5080 8GB</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">004979</t>
+          <t xml:space="preserve">004650</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E106" s="2">
-        <v>485</v>
+        <v>1150</v>
       </c>
       <c r="F106" s="2">
-        <v>485</v>
+        <v>1150</v>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15iru8-15-6-laptop-intel-core-i3-1315u-8gb-ram-512gb-ssd-intel-graphics-1738</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fa2787nr-15-6-fhd-144hz-gaming-laptop-intel-core-i7-13620h-16gb-ram-512gb-nvme-ssd-nvid-1447</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad V15 G4 IRU 15.6" FHD Laptop Core i7-13620H 16GB RAM 512GB SSD</t>
+          <t xml:space="preserve">HP Victus 15-FB2082WM 15.6" FHD 144Hz Gaming Laptop, AMD Ryzen 5 8645HS 8GB Ram 512GB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">004300</t>
+          <t xml:space="preserve">004051</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E107" s="2">
-        <v>530</v>
+        <v>750</v>
       </c>
       <c r="F107" s="2">
-        <v>530</v>
+        <v>750</v>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-v15-g4-iru-15-6-fhd-laptop-core-i7-13620h-16gb-ram-512gb-ssd-1059</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb2082wm-15-6-fhd-144hz-gaming-laptop-amd-ryzen-5-8645hs-8gb-ram-512gb-nvme-ssd-nvidia-813</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo Legion 5 15IRX10 AI 15.1" OLED 165Hz Gaming Laptop, Intel Core i7-14700HX, 16GB RAM, 1TB SSD, NVIDIA GeForce RTX 5060 8GB</t>
+          <t xml:space="preserve">HP Victus 15-FB3093dx 15.6" 144Hz Gaming Laptop, AMD Ryzen 7 7445HS 16GB RAM 512GB NVME SSD NVIDIA GeForce RTX 4050 6GB Wind 11</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">004652</t>
+          <t xml:space="preserve">004695</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E108" s="2">
-        <v>1375</v>
+        <v>689</v>
       </c>
       <c r="F108" s="2">
-        <v>1375</v>
+        <v>689</v>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-5-15irx10-ai-15-1-oled-165hz-gaming-laptop-intel-core-i7-14700hx-16gb-ram-1tb-ssd-nvid-1449</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-15-fb3093dx-15-6-144hz-gaming-laptop-amd-ryzen-7-7445hs-16gb-ram-512gb-nvme-ssd-nvidia-gef-1524</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo Legion 5 15IRX10 AI 15.1" OLED 165Hz Gaming Laptop, Intel Core i9-14900HX, 16GB RAM, 1TB SSD, NVIDIA GeForce RTX 5070 8GB</t>
+          <t xml:space="preserve">HP Victus 16 E1060AX 16.1" FHD 144Hz Gaming Laptop - AMD Ryzen 7 6800H 8GB Ram  512GB NVMe SSD NVIDIA GeForce RTX 3050 4GB </t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">004651</t>
+          <t xml:space="preserve">NL00006 </t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E109" s="2">
-        <v>1850</v>
+        <v>800</v>
       </c>
       <c r="F109" s="2">
-        <v>1850</v>
+        <v>800</v>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">On demand</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-5-15irx10-ai-15-1-oled-165hz-gaming-laptop-intel-core-i9-14900hx-16gb-ram-1tb-ssd-nvid-1448</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-victus-16-e1060ax-16-1-fhd-144hz-gaming-laptop-amd-ryzen-7-6800h-8gb-ram-512gb-nvme-ssd-nvidia-ge-564</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LEGION Y7000P 16" FHD 165Hz Gaming Laptop - Core i7-13620H 16GB Ram 1TB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">HP ZBook Fury 17 G8 17.3" Mobile Workstation, Intel Core i9-11950H - 32GB RAM - 1T NVMe -  RTX A3000 6GB</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">003836</t>
+          <t xml:space="preserve">005187</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E110" s="2">
-        <v>1045</v>
+        <v>1300</v>
       </c>
       <c r="F110" s="2">
-        <v>1045</v>
+        <v>1300</v>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-y7000p-16-fhd-165hz-gaming-laptop-core-i7-13620h-16gb-ram-1tb-nvme-ssd-nvidia-geforce-634</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-fury-17-g8-17-3-mobile-workstation-intel-core-i9-11950h-32gb-ram-1t-nvme-rtx-a3000-6gb-1936</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LOQ 15ARP10E 15.6" 144Hz Gaming Laptop - AMD Ryzen 7 7735HS - 16GB RAM - 512GB SSD - NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">HP 250 G9 15.6"FHD Laptop,  Intel Core i5-1235U, 16GB RAM, SSD 512GB</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">005016</t>
+          <t xml:space="preserve">004167</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E111" s="2">
-        <v>970</v>
+        <v>465</v>
       </c>
       <c r="F111" s="2">
-        <v>970</v>
+        <v>465</v>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp10e-15-6-144hz-gaming-laptop-amd-ryzen-7-7735hs-16gb-ram-512gb-ssd-nvidia-geforce-rt-1780</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-250-g9-15-6-fhd-laptop-intel-core-i5-1235u-16gb-ram-ssd-512gb-949</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LOQ 15ARP9 – 15.6” FHD 144Hz Gaming Laptop, AMD Ryzen 7 7435HS, 16GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 4060 8GB</t>
+          <t xml:space="preserve">Lenovo Ideapad 1 15AMN7 15.6" FHD Laptop, AMD Ryzen 5 7520U, 8GB RAM, 256GB SSD </t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">004130</t>
+          <t xml:space="preserve">004766</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E112" s="2">
-        <v>899</v>
+        <v>450</v>
       </c>
       <c r="F112" s="2">
-        <v>899</v>
+        <v>450</v>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp9-15-6-fhd-144hz-gaming-laptop-amd-ryzen-7-7435hs-16gb-ram-512gb-nvme-ssd-nvidia-gef-871</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-1-15amn7-15-6-fhd-laptop-amd-ryzen-5-7520u-8gb-ram-256gb-ssd-1638</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LOQ 15ARP9 15.6" 144Hz Gaming Laptop, AMD Ryzen 5 7235HS 12GB RAM 512GB NVME SSD NVIDIA GeForce RTX 4050 6GB Wind 11</t>
+          <t xml:space="preserve">Lenovo IdeaPad 1 15IRU7 15.6" FHD Laptop, Intel Core i5-1335u - 16GB RAM - 256GB SSD - Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">004673</t>
+          <t xml:space="preserve">005229</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E113" s="2">
-        <v>750</v>
+        <v>600</v>
       </c>
       <c r="F113" s="2">
-        <v>750</v>
+        <v>600</v>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp9-15-6-144hz-gaming-laptop-amd-ryzen-5-7235hs-12gb-ram-512gb-nvme-ssd-nvidia-geforce-1482</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-1-15iru7-15-6-fhd-laptop-intel-core-i5-1335u-16gb-ram-256gb-ssd-intel-iris-xe-graphic-1940</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LOQ 15IAX9E 5.6" FHD 144Hz Gaming Laptop ,Core i7-12650HX, 16GB RAM, 512GB SSD, NVIDIA GeForce RTX 4050 6GB</t>
+          <t xml:space="preserve">Lenovo IdeaPad 3 15ITL6 Laptop, 15.6" FHD, Intel Core i5-1155G7, 8GB Ram, 512GB SSD, NVIDIA GeForce MX350 2GB</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">004166</t>
+          <t xml:space="preserve">003718</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E114" s="2">
-        <v>880</v>
+        <v>500</v>
       </c>
       <c r="F114" s="2">
-        <v>880</v>
+        <v>500</v>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15iax9e-5-6-fhd-144hz-gaming-laptop-core-i7-12650hx-16gb-ram-512gb-ssd-nvidia-geforce-rtx-964</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-3-15itl6-laptop-15-6-fhd-intel-core-i5-1155g7-8gb-ram-512gb-ssd-nvidia-geforce-mx350-479</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo LOQ 15IRX10 15.6" 144hz Gaming Laptop, Intel Core i7-13650HX 16GB RAM 512GB NVME SSD NVIDIA GeForce RTX 5060 8GB Wind 11</t>
+          <t xml:space="preserve">Lenovo IdeaPad 3 15ITL6 Laptop, 15.6" FHD, Intel Core i7-1165G7, 8GB Ram, 512GB SSD, NVIDIA GeForce MX450 2GB</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">004759</t>
+          <t xml:space="preserve">003441</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E115" s="2">
-        <v>1150</v>
+        <v>640</v>
       </c>
       <c r="F115" s="2">
-        <v>1150</v>
+        <v>640</v>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15irx10-15-6-144hz-gaming-laptop-intel-core-i7-13650hx-16gb-ram-512gb-nvme-ssd-nvidia-gef-1646</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-3-15itl6-laptop-15-6-fhd-intel-core-i7-1165g7-8gb-ram-512gb-ssd-nvidia-geforce-mx450-480</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo V14 ADA – 14” Laptop, AMD A4-3020E, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Lenovo IdeaPad Gaming 3 15IHU6 Laptop, 15.6" FHD, Intel Core i5-11300H, 8GB Ram, 512GB SSD, NVIDIA GeForce GTX 1650 4GB</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">002251</t>
+          <t xml:space="preserve">003717</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E116" s="2">
-        <v>220</v>
+        <v>624</v>
       </c>
       <c r="F116" s="2">
-        <v>220</v>
+        <v>624</v>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-v14-ada-14-laptop-amd-a4-3020e-8gb-ram-256gb-ssd-872</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-gaming-3-15ihu6-laptop-15-6-fhd-intel-core-i5-11300h-8gb-ram-512gb-ssd-nvidia-geforce-478</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo V15 G3 IAP – 15.6” Laptop, Intel Core i7-1255U, 16GB RAM, 512GB SSD, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRH10 15.3" Laptop - Intel Core i7-13620H, 8GB RAM, 512GB NVME, Intel UHD Graphics </t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">004141</t>
+          <t xml:space="preserve">004632</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E117" s="2">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="F117" s="2">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g3-iap-15-6-laptop-intel-core-i7-1255u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-881</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15irh10-15-3-laptop-intel-core-i7-13620h-8gb-ram-512gb-nvme-intel-uhd-graphics-1415</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo V15 G3 IAP – 15.6” Laptop, Intel Core i7-1255U, 16GB RAM, 512GB SSD, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRH8 15.6" FHD Laptop Core i5 -13420H, 16GB RAM, 512GB SSD </t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">004141</t>
+          <t xml:space="preserve">004301</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E118" s="2">
-        <v>545</v>
+        <v>450</v>
       </c>
       <c r="F118" s="2">
-        <v>545</v>
+        <v>450</v>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g3-iap-15-6-laptop-intel-core-i7-1255u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-948</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15irh8-15-6-fhd-laptop-core-i5-13420h-16gb-ram-512gb-ssd-1058</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo V15 G4 IRU 15.6” Laptop, Intel Core i5-13420H, 8GB RAM, 512GB NVMe SSD, Intel UHD Graphics</t>
+          <t xml:space="preserve">Lenovo IdeaPad Slim 3 15IRU8 15.6" Laptop - Intel Core I3-1315U - 8GB RAM - 512GB SSD - Intel Graphics</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">004133</t>
+          <t xml:space="preserve">004979</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E119" s="2">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="F119" s="2">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g4-iru-15-6-laptop-intel-core-i5-13420h-8gb-ram-512gb-nvme-ssd-intel-uhd-graphics-870</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-slim-3-15iru8-15-6-laptop-intel-core-i3-1315u-8gb-ram-512gb-ssd-intel-graphics-1738</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo V15 IIL Laptop, 15.6" FHD, Intel Core i5-1135G7, 4GB Ram, 1T HDD</t>
+          <t xml:space="preserve">Lenovo IdeaPad V15 G4 IRU 15.6" FHD Laptop Core i7-13620H 16GB RAM 512GB SSD</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">NL00013</t>
+          <t xml:space="preserve">004300</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E120" s="2">
-        <v>380</v>
+        <v>530</v>
       </c>
       <c r="F120" s="2">
-        <v>380</v>
+        <v>530</v>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">On demand</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-iil-laptop-15-6-fhd-intel-core-i5-1135g7-4gb-ram-1t-hdd-555</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-v15-g4-iru-15-6-fhd-laptop-core-i7-13620h-16gb-ram-512gb-ssd-1059</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAPTOP MSI SWORD 15 A12VF 15.6" FHD 144Hz Gaming Laptop - Intel Core i7-12650H 16GB Ram 1TB NVMe SSD NVIDIA GeForce RTX 4060 8GB</t>
+          <t xml:space="preserve">Lenovo Legion 5 15IRX10 AI 15.1" OLED 165Hz Gaming Laptop, Intel Core i7-14700HX, 16GB RAM, 1TB SSD, NVIDIA GeForce RTX 5060 8GB</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">003783</t>
+          <t xml:space="preserve">004652</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E121" s="2">
-        <v>1085</v>
+        <v>1375</v>
       </c>
       <c r="F121" s="2">
-        <v>1085</v>
+        <v>1375</v>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-laptop-msi-sword-15-a12vf-15-6-fhd-144hz-gaming-laptop-intel-core-i7-12650h-16gb-ram-1tb-nvme-ssd-nv-574</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-5-15irx10-ai-15-1-oled-165hz-gaming-laptop-intel-core-i7-14700hx-16gb-ram-1tb-ssd-nvid-1449</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI Cyborg 15 A12VF 15.6" 144hz Gaming Laptop Intel Core i7-12650H 8GB Ram 512GB SSD NVIDIA GeForce RTX 4060 8GB</t>
+          <t xml:space="preserve">Lenovo Legion 5 15IRX10 AI 15.1" OLED 165Hz Gaming Laptop, Intel Core i9-14900HX, 16GB RAM, 1TB SSD, NVIDIA GeForce RTX 5070 8GB</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">003782</t>
+          <t xml:space="preserve">004651</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E122" s="2">
-        <v>980</v>
+        <v>1850</v>
       </c>
       <c r="F122" s="2">
-        <v>980</v>
+        <v>1850</v>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-msi-cyborg-15-a12vf-15-6-144hz-gaming-laptop-intel-core-i7-12650h-8gb-ram-512gb-ssd-nvidia-geforce-r-573</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-5-15irx10-ai-15-1-oled-165hz-gaming-laptop-intel-core-i9-14900hx-16gb-ram-1tb-ssd-nvid-1448</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI CYBORG 15 B2RWFKG 15.6" FHD 144Hz Gaming Laptop,  Intel Core 9 270H - 16GB RAM - 512GB SSD -   NVIDIA RTX 5060 8GB</t>
+          <t xml:space="preserve">Lenovo LEGION Y7000P 16" FHD 165Hz Gaming Laptop - Core i7-13620H 16GB Ram 1TB NVMe SSD NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">005139</t>
+          <t xml:space="preserve">003836</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E123" s="2">
-        <v>1480</v>
+        <v>1045</v>
       </c>
       <c r="F123" s="2">
-        <v>1480</v>
+        <v>1045</v>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-msi-cyborg-15-b2rwfkg-15-6-fhd-144hz-gaming-laptop-intel-core-9-270h-16gb-ram-512gb-ssd-nvidia-rtx-5-1868</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-legion-y7000p-16-fhd-165hz-gaming-laptop-core-i7-13620h-16gb-ram-1tb-nvme-ssd-nvidia-geforce-634</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI Katana 15 HX B14WFK 15.6" FHD 144Hz Gaming Laptop, Intel Core i7-14650HX - 16GB RAM - 512GB SSD - NVIDIA RTX 5060 8GB</t>
+          <t xml:space="preserve">Lenovo LOQ 15ARP10E 15.6" 144Hz Gaming Laptop - AMD Ryzen 7 7735HS - 16GB RAM - 512GB SSD - NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">005035</t>
+          <t xml:space="preserve">005016</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E124" s="2">
-        <v>1300</v>
+        <v>970</v>
       </c>
       <c r="F124" s="2">
-        <v>1300</v>
+        <v>970</v>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-msi-katana-15-hx-b14wfk-15-6-fhd-144hz-gaming-laptop-intel-core-i7-14650hx-16gb-ram-512gb-ssd-nvidia-1869</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp10e-15-6-144hz-gaming-laptop-amd-ryzen-7-7735hs-16gb-ram-512gb-ssd-nvidia-geforce-rt-1780</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI Thin 15 B12UC 15.6" FHD 144Hz Gaming Laptop, Intel core i5 12450H 8GB Ram 512GB NVME NVIDIA GeForce RTX 2050 4GB</t>
+          <t xml:space="preserve">Lenovo LOQ 15ARP9 – 15.6” FHD 144Hz Gaming Laptop, AMD Ryzen 7 7435HS, 16GB RAM, 512GB NVMe SSD, NVIDIA GeForce RTX 4060 8GB</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">004293</t>
+          <t xml:space="preserve">004130</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSI</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E125" s="2">
-        <v>620</v>
+        <v>899</v>
       </c>
       <c r="F125" s="2">
-        <v>620</v>
+        <v>899</v>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-msi-thin-15-b12uc-15-6-fhd-144hz-gaming-laptop-intel-core-i5-12450h-8gb-ram-512gb-nvme-nvidia-geforc-812</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp9-15-6-fhd-144hz-gaming-laptop-amd-ryzen-7-7435hs-16gb-ram-512gb-nvme-ssd-nvidia-gef-871</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dynabook Satellite Pro L50-J-12G – 15.6” HD Laptop, Intel Core i7-1165G7, 16GB RAM, 256GB SSD, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo LOQ 15ARP9 15.6" 144Hz Gaming Laptop, AMD Ryzen 5 7235HS 12GB RAM 512GB NVME SSD NVIDIA GeForce RTX 4050 6GB Wind 11</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">003203</t>
+          <t xml:space="preserve">004673</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toshiba</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E126" s="2">
-        <v>450</v>
+        <v>750</v>
       </c>
       <c r="F126" s="2">
-        <v>450</v>
+        <v>750</v>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dynabook-satellite-pro-l50-j-12g-15-6-hd-laptop-intel-core-i7-1165g7-16gb-ram-256gb-ssd-intel-iris-x-597</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15arp9-15-6-144hz-gaming-laptop-amd-ryzen-5-7235hs-12gb-ram-512gb-nvme-ssd-nvidia-geforce-1482</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5410 14" Laptop, Intel i5-10th Gen - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Lenovo LOQ 15IAX9E 5.6" FHD 144Hz Gaming Laptop ,Core i7-12650HX, 16GB RAM, 512GB SSD, NVIDIA GeForce RTX 4050 6GB</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5410</t>
+          <t xml:space="preserve">004166</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E127" s="2">
-        <v>240</v>
+        <v>880</v>
       </c>
       <c r="F127" s="2">
-        <v>240</v>
+        <v>880</v>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5410-14-laptop-intel-i5-10th-gen-8gb-ram-256gb-ssd-1784</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15iax9e-5-6-fhd-144hz-gaming-laptop-core-i7-12650hx-16gb-ram-512gb-ssd-nvidia-geforce-rtx-964</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i7-1165G7 - 16GB Ram - 256GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">Lenovo LOQ 15IRX10 15.6" 144hz Gaming Laptop, Intel Core i7-13650HX 16GB RAM 512GB NVME SSD NVIDIA GeForce RTX 5060 8GB Wind 11</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5420-1</t>
+          <t xml:space="preserve">004759</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E128" s="2">
-        <v>350</v>
+        <v>1150</v>
       </c>
       <c r="F128" s="2">
-        <v>350</v>
+        <v>1150</v>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i7-1165g7-16gb-ram-256gb-ssd-intel-iris-xe-1697</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-loq-15irx10-15-6-144hz-gaming-laptop-intel-core-i7-13650hx-16gb-ram-512gb-nvme-ssd-nvidia-gef-1646</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 7550 15.6" Workstation Laptop core i7-10850H 32GB Ram 1T NVME NVIDIA QUADRO T1000 4GB</t>
+          <t xml:space="preserve">Lenovo V14 ADA – 14” Laptop, AMD A4-3020E, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Precision 7550</t>
+          <t xml:space="preserve">002251</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E129" s="2">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="F129" s="2">
-        <v>600</v>
+        <v>220</v>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-7550-15-6-workstation-laptop-core-i7-10850h-32gb-ram-1t-nvme-nvidia-quadro-t1000-4gb-1366</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-v14-ada-14-laptop-amd-a4-3020e-8gb-ram-256gb-ssd-872</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell XPS 15 9570 15.6" Laptop Core i7-8750H 16GB Ram 512GB SSD GeForce GTX 1050Ti 4GB</t>
+          <t xml:space="preserve">Lenovo V15 G3 IAP – 15.6” Laptop, Intel Core i7-1255U, 16GB RAM, 512GB SSD, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">XPS 15 9570</t>
+          <t xml:space="preserve">004141</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E130" s="2">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="F130" s="2">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-xps-15-9570-15-6-laptop-core-i7-8750h-16gb-ram-512gb-ssd-geforce-gtx-1050ti-4gb-1578</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g3-iap-15-6-laptop-intel-core-i7-1255u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-881</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu Celsius H7510 15.6" FHD Laptop core i7-10th Gen 32GB Ram 512GB SSD Nvidia Quadro T1000 4GB</t>
+          <t xml:space="preserve">Lenovo V15 G3 IAP – 15.6” Laptop, Intel Core i7-1255U, 16GB RAM, 512GB SSD, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Celsius H7510</t>
+          <t xml:space="preserve">004141</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E131" s="2">
-        <v>600</v>
+        <v>545</v>
       </c>
       <c r="F131" s="2">
-        <v>600</v>
+        <v>545</v>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h7510-15-6-fhd-laptop-core-i7-10th-gen-32gb-ram-512gb-ssd-nvidia-quadro-t1000-4gb-1478</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g3-iap-15-6-laptop-intel-core-i7-1255u-16gb-ram-512gb-ssd-intel-iris-xe-graphics-948</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 840 G8 14" Laptop Core I5-11th gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo V15 G4 IRU 15.6” Laptop, Intel Core i5-13420H, 8GB RAM, 512GB NVMe SSD, Intel UHD Graphics</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 840 G4</t>
+          <t xml:space="preserve">004133</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E132" s="2">
-        <v>370</v>
+        <v>600</v>
       </c>
       <c r="F132" s="2">
-        <v>370</v>
+        <v>600</v>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g8-14-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1571</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-g4-iru-15-6-laptop-intel-core-i5-13420h-8gb-ram-512gb-nvme-ssd-intel-uhd-graphics-870</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 845 G7 14" Laptop, AMD Ryzen 7 PRO 4750U - 16GB Ram - 256GB SSD - AMD Radeon Graphics</t>
+          <t xml:space="preserve">Lenovo V15 IIL Laptop, 15.6" FHD, Intel Core i5-1135G7, 4GB Ram, 1T HDD</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 845 G7-Ryzen7</t>
+          <t xml:space="preserve">NL00013</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E133" s="2">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="F133" s="2">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">On demand</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-845-g7-14-laptop-amd-ryzen-7-pro-4750u-16gb-ram-256gb-ssd-amd-radeon-graphics-1813</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-v15-iil-laptop-15-6-fhd-intel-core-i5-1135g7-4gb-ram-1t-hdd-555</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 830 G7 13.3" Touchscreen 2 in 1 Laptop, i5-10TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
+          <t xml:space="preserve">LAPTOP MSI SWORD 15 A12VF 15.6" FHD 144Hz Gaming Laptop - Intel Core i7-12650H 16GB Ram 1TB NVMe SSD NVIDIA GeForce RTX 4060 8GB</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook X360 830 G7</t>
+          <t xml:space="preserve">003783</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">MSI</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E134" s="2">
-        <v>400</v>
+        <v>1085</v>
       </c>
       <c r="F134" s="2">
-        <v>400</v>
+        <v>1085</v>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g7-13-3-touchscreen-2-in-1-laptop-i5-10th-gen-16gb-ram-256gb-nvme-ssd-with-hp-1408</t>
+          <t xml:space="preserve">https://safalb.com/product-laptop-msi-sword-15-a12vf-15-6-fhd-144hz-gaming-laptop-intel-core-i7-12650h-16gb-ram-1tb-nvme-ssd-nv-574</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 830 G8 13.3" Touchscreen 2 in 1 Laptop, i5-11TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
+          <t xml:space="preserve">MSI Cyborg 15 A12VF 15.6" 144hz Gaming Laptop Intel Core i7-12650H 8GB Ram 512GB SSD NVIDIA GeForce RTX 4060 8GB</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook X360 830 G8</t>
+          <t xml:space="preserve">003782</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">MSI</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E135" s="2">
-        <v>440</v>
+        <v>980</v>
       </c>
       <c r="F135" s="2">
-        <v>440</v>
+        <v>980</v>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g8-13-3-touchscreen-2-in-1-laptop-i5-11th-gen-16gb-ram-256gb-nvme-ssd-with-hp-1409</t>
+          <t xml:space="preserve">https://safalb.com/product-msi-cyborg-15-a12vf-15-6-144hz-gaming-laptop-intel-core-i7-12650h-8gb-ram-512gb-ssd-nvidia-geforce-r-573</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Probook 445 G6 14" Laptop, AMD Ryzen 5 3500U - 8GB Ram - 256GB SSD - AMD Radeon RX Vega 8</t>
+          <t xml:space="preserve">MSI CYBORG 15 B2RWFKG 15.6" FHD 144Hz Gaming Laptop,  Intel Core 9 270H - 16GB RAM - 512GB SSD -   NVIDIA RTX 5060 8GB</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Probook 445 G6-Ryzen 5</t>
+          <t xml:space="preserve">005139</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">MSI</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E136" s="2">
-        <v>250</v>
+        <v>1480</v>
       </c>
       <c r="F136" s="2">
-        <v>250</v>
+        <v>1480</v>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-445-g6-14-laptop-amd-ryzen-5-3500u-8gb-ram-256gb-ssd-amd-radeon-rx-vega-8-1822</t>
+          <t xml:space="preserve">https://safalb.com/product-msi-cyborg-15-b2rwfkg-15-6-fhd-144hz-gaming-laptop-intel-core-9-270h-16gb-ram-512gb-ssd-nvidia-rtx-5-1868</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBOOK 15 G6 15.6" Workstation Laptop, I7-9850H 32GB Ram 512GB SSD NVIDIA Quadro T2000 4GB</t>
+          <t xml:space="preserve">MSI Katana 15 HX B14WFK 15.6" QHD 165Hz Gaming Laptop, Intel Core i7-14650HX - 16GB RAM - 512GB SSD - NVIDIA RTX 5060 8GB</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBOOK 15 G6</t>
+          <t xml:space="preserve">005035</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">MSI</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E137" s="2">
-        <v>550</v>
+        <v>1380</v>
       </c>
       <c r="F137" s="2">
-        <v>550</v>
+        <v>1380</v>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-15-g6-15-6-workstation-laptop-i7-9850h-32gb-ram-512gb-ssd-nvidia-quadro-t2000-4gb-1841</t>
+          <t xml:space="preserve">https://safalb.com/product-msi-katana-15-hx-b14wfk-15-6-qhd-165hz-gaming-laptop-intel-core-i7-14650hx-16gb-ram-512gb-ssd-nvidia-1869</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBook Studio G7 Mobile Workstation, Intel i7-10th Gen - 16GB Ram - 512GB NVMe - Quadro T1000 Max-Q 4GB</t>
+          <t xml:space="preserve">MSI Thin 15 B12UC 15.6" FHD 144Hz Gaming Laptop, Intel core i5 12450H 8GB Ram 512GB NVME NVIDIA GeForce RTX 2050 4GB</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZBook Studio</t>
+          <t xml:space="preserve">004293</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">MSI</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E138" s="2">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="F138" s="2">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-studio-g7-mobile-workstation-intel-i7-10th-gen-16gb-ram-512gb-nvme-quadro-t1000-max-q-4gb-1802</t>
+          <t xml:space="preserve">https://safalb.com/product-msi-thin-15-b12uc-15-6-fhd-144hz-gaming-laptop-intel-core-i5-12450h-8gb-ram-512gb-nvme-nvidia-geforc-812</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad P50 15.6" Laptop Core i7-6Th Gen 16GB Ram 512GB SSD NVIDIA Quadro M1000M 4GB</t>
+          <t xml:space="preserve">Dynabook Satellite Pro L50-J-12G – 15.6” HD Laptop, Intel Core i7-1165G7, 16GB RAM, 256GB SSD, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad P50</t>
+          <t xml:space="preserve">003203</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">No brand</t>
+          <t xml:space="preserve">Toshiba</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used Laptops</t>
+          <t xml:space="preserve">New Laptops</t>
         </is>
       </c>
       <c r="E139" s="2">
-        <v>300</v>
+        <v>450</v>
       </c>
       <c r="F139" s="2">
-        <v>300</v>
+        <v>450</v>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-p50-15-6-laptop-core-i7-6th-gen-16gb-ram-512gb-ssd-nvidia-quadro-m1000m-4gb-1579</t>
+          <t xml:space="preserve">https://safalb.com/product-dynabook-satellite-pro-l50-j-12g-15-6-hd-laptop-intel-core-i7-1165g7-16gb-ram-256gb-ssd-intel-iris-x-597</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T450S 14" Laptop core i7-5th gen 8GB Ram 128GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5410 14" Laptop, Intel i5-10th Gen - 8GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T450S</t>
+          <t xml:space="preserve">Latitude 5410</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E140" s="2">
-        <v>155</v>
+        <v>240</v>
       </c>
       <c r="F140" s="2">
-        <v>155</v>
+        <v>240</v>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t450s-14-laptop-core-i7-5th-gen-8gb-ram-128gb-ssd-839</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5410-14-laptop-intel-i5-10th-gen-8gb-ram-256gb-ssd-1784</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T470s 14" Laptop  core i5-6th Gen 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i7-1165G7 - 16GB Ram - 256GB SSD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T470S</t>
+          <t xml:space="preserve">Latitude 5420-1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E141" s="2">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="F141" s="2">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470s-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-1466</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i7-1165g7-16gb-ram-256gb-ssd-intel-iris-xe-1697</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T570 15.6" Laptop Core i7-6th gen 16GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Dell Precision 7550 15.6" Workstation Laptop core i7-10850H 32GB Ram 1T NVME NVIDIA QUADRO T1000 4GB</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T570</t>
+          <t xml:space="preserve">Precision 7550</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E142" s="2">
-        <v>240</v>
+        <v>600</v>
       </c>
       <c r="F142" s="2">
-        <v>240</v>
+        <v>600</v>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t570-15-6-laptop-core-i7-6th-gen-16gb-ram-512gb-ssd-1573</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-7550-15-6-workstation-laptop-core-i7-10850h-32gb-ram-1t-nvme-nvidia-quadro-t1000-4gb-1366</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X280 12.5" Laptop core i5-8th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell XPS 15 9570 15.6" Laptop Core i7-8750H 16GB Ram 512GB SSD GeForce GTX 1050Ti 4GB</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X280-1</t>
+          <t xml:space="preserve">XPS 15 9570</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E143" s="2">
-        <v>180</v>
+        <v>500</v>
       </c>
       <c r="F143" s="2">
-        <v>180</v>
+        <v>500</v>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x280-12-5-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1685</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-xps-15-9570-15-6-laptop-core-i7-8750h-16gb-ram-512gb-ssd-geforce-gtx-1050ti-4gb-1578</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface Laptop 4 13.5” Touch-Screen, Intel Core i7-11th Gen - 16GB Ram - 512GB SSD</t>
+          <t xml:space="preserve">Fujitsu Celsius H7510 15.6" FHD Laptop core i7-10th Gen 32GB Ram 512GB SSD Nvidia Quadro T1000 4GB</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface 4</t>
+          <t xml:space="preserve">Celsius H7510</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E144" s="2">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="F144" s="2">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-4-13-5-touch-screen-intel-core-i7-11th-gen-16gb-ram-512gb-ssd-1855</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h7510-15-6-fhd-laptop-core-i7-10th-gen-32gb-ram-512gb-ssd-nvidia-quadro-t1000-4gb-1478</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 3380 13.3" Touch Screen Laptop core i3-6th Gen 8GB RAM 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 840 G8 14" Laptop Core I5-11th gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 3380</t>
+          <t xml:space="preserve">HP 840 G4</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E145" s="2">
-        <v>130</v>
+        <v>370</v>
       </c>
       <c r="F145" s="2">
-        <v>130</v>
+        <v>370</v>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3380-13-3-touch-screen-laptop-core-i3-6th-gen-8gb-ram-256gb-ssd-1417</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g8-14-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1571</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 3590 15.6" Laptop, Core i5-7th Gen - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 845 G7 14" Laptop, AMD Ryzen 7 PRO 4750U - 16GB Ram - 256GB SSD - AMD Radeon Graphics</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 3590 </t>
+          <t xml:space="preserve">EliteBook 845 G7-Ryzen7</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E146" s="2">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="F146" s="2">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3590-15-6-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1863</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-845-g7-14-laptop-amd-ryzen-7-pro-4750u-16gb-ram-256gb-ssd-amd-radeon-graphics-1813</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5320 13" FHD Laptop, Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">HP EliteBook X360 830 G7 13.3" Touchscreen 2 in 1 Laptop, i5-10TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5320 </t>
+          <t xml:space="preserve">EliteBook X360 830 G7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E147" s="2">
-        <v>299</v>
+        <v>400</v>
       </c>
       <c r="F147" s="2">
-        <v>299</v>
+        <v>400</v>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5320-13-fhd-laptop-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1823</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g7-13-3-touchscreen-2-in-1-laptop-i5-10th-gen-16gb-ram-256gb-nvme-ssd-with-hp-1408</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5400 14" Laptop core i5-8th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook X360 830 G8 13.3" Touchscreen 2 in 1 Laptop, i5-11TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5400</t>
+          <t xml:space="preserve">EliteBook X360 830 G8</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E148" s="2">
-        <v>180</v>
+        <v>440</v>
       </c>
       <c r="F148" s="2">
-        <v>180</v>
+        <v>440</v>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5400-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1018</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g8-13-3-touchscreen-2-in-1-laptop-i5-11th-gen-16gb-ram-256gb-nvme-ssd-with-hp-1409</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5400 14" Touch Screen Laptop core i7-8th Gen 16GB Ram 512GB SSD</t>
+          <t xml:space="preserve">HP Probook 445 G6 14" Laptop, AMD Ryzen 5 3500U - 8GB Ram - 256GB SSD - AMD Radeon RX Vega 8</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5400-1</t>
+          <t xml:space="preserve">Probook 445 G6-Ryzen 5</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E149" s="2">
         <v>250</v>
       </c>
       <c r="F149" s="2">
         <v>250</v>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5400-14-touch-screen-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1365</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-445-g6-14-laptop-amd-ryzen-5-3500u-8gb-ram-256gb-ssd-amd-radeon-rx-vega-8-1822</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5410 14" Laptop, Intel 7-10th Gen - 16GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">HP ZBOOK 15 G6 15.6" Workstation Laptop, I7-9850H 32GB Ram 512GB SSD NVIDIA Quadro T2000 4GB</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5410-1</t>
+          <t xml:space="preserve">HP ZBOOK 15 G6</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E150" s="2">
-        <v>320</v>
+        <v>550</v>
       </c>
       <c r="F150" s="2">
-        <v>320</v>
+        <v>550</v>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5410-14-laptop-intel-7-10th-gen-16gb-ram-256gb-ssd-1914</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-15-g6-15-6-workstation-laptop-i7-9850h-32gb-ram-512gb-ssd-nvidia-quadro-t2000-4gb-1841</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5411 14" FHD Touch Laptop Core i5 10th gen 16GB Ram 512GB Nvme </t>
+          <t xml:space="preserve">HP ZBook Studio G7 Mobile Workstation, Intel i7-10th Gen - 16GB Ram - 512GB NVMe - Quadro T1000 Max-Q 4GB</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5411</t>
+          <t xml:space="preserve">ZBook Studio</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E151" s="2">
-        <v>450</v>
+        <v>600</v>
       </c>
       <c r="F151" s="2">
-        <v>301.5</v>
+        <v>600</v>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5411-14-fhd-touch-laptop-core-i5-10th-gen-16gb-ram-512gb-nvme-711</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-studio-g7-mobile-workstation-intel-i7-10th-gen-16gb-ram-512gb-nvme-quadro-t1000-max-q-4gb-1802</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">Lenovo ThinkPad P50 15.6" Laptop Core i7-6Th Gen 16GB Ram 512GB SSD NVIDIA Quadro M1000M 4GB</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5420</t>
+          <t xml:space="preserve">ThinkPad P50</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E152" s="2">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F152" s="2">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1696</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-p50-15-6-laptop-core-i7-6th-gen-16gb-ram-512gb-ssd-nvidia-quadro-m1000m-4gb-1579</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5480 14" Laptop core i5-7th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T450S 14" Laptop core i7-5th gen 8GB Ram 128GB SSD</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5480</t>
+          <t xml:space="preserve">ThinkPad T450S</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E153" s="2">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="F153" s="2">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5480-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-830</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t450s-14-laptop-core-i7-5th-gen-8gb-ram-128gb-ssd-839</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5511 15.6" Laptop | Touch  Display | Intel Core i7 10th Gen | 16GB DDR4 RAM | 512GB SSD | NVIDIA MX250 2GB Graphics</t>
+          <t xml:space="preserve">Lenovo ThinkPad T470s 14" Laptop  core i5-6th Gen 8GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5511</t>
+          <t xml:space="preserve">ThinkPad T470S</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E154" s="2">
-        <v>430</v>
+        <v>150</v>
       </c>
       <c r="F154" s="2">
-        <v>430</v>
+        <v>150</v>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5511-15-6-laptop-touch-display-intel-core-i7-10th-gen-16gb-ddr4-ram-512gb-ssd-nvidia-m-860</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470s-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-1466</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5520 Business Laptop – 15.6” FHD Touch Screen, Intel Core i5-1145G7, 16GB RAM, 256GB NVMe SSD, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo ThinkPad T570 15.6" Laptop Core i7-6th gen 16GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">004034</t>
+          <t xml:space="preserve">ThinkPad T570</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E155" s="2">
-        <v>390</v>
+        <v>240</v>
       </c>
       <c r="F155" s="2">
-        <v>390</v>
+        <v>240</v>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5520-business-laptop-15-6-fhd-touch-screen-intel-core-i5-1145g7-16gb-ram-256gb-nvme-ss-801</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t570-15-6-laptop-core-i7-6th-gen-16gb-ram-512gb-ssd-1573</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5520 Business Laptop – 15.6” FHD Touch Screen, Intel Core i7-1185G7, 32GB RAM, 512GB NVMe SSD, Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo ThinkPad X280 12.5" Laptop core i5-7th Gen 8Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">004035</t>
+          <t xml:space="preserve">ThinkPad X280-1</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E156" s="2">
-        <v>400</v>
+        <v>165</v>
       </c>
       <c r="F156" s="2">
-        <v>400</v>
+        <v>165</v>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5520-business-laptop-15-6-fhd-touch-screen-intel-core-i7-1185g7-32gb-ram-512gb-nvme-ss-803</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x280-12-5-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1685</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5521 15.6" FHD Laptop, Intel Core i7-11850H, 32GB RAM, 256GB NVMe SSD</t>
+          <t xml:space="preserve">Microsoft Surface Laptop 4 13.5” Touch-Screen, Intel Core i7-11th Gen - 16GB Ram - 512GB SSD</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5521</t>
+          <t xml:space="preserve">Surface 4</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell</t>
+          <t xml:space="preserve">No brand</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E157" s="2">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="F157" s="2">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5521-15-6-fhd-laptop-intel-core-i7-11850h-32gb-ram-256gb-nvme-ssd-1670</t>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-4-13-5-touch-screen-intel-core-i7-11th-gen-16gb-ram-512gb-ssd-1855</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5530 14" TouchScreen i5- 12th gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 3380 13.3" Touch Screen Laptop core i3-6th Gen 8GB RAM 256GB SSD</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5530</t>
+          <t xml:space="preserve">Latitude 3380</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E158" s="2">
-        <v>430</v>
+        <v>130</v>
       </c>
       <c r="F158" s="2">
-        <v>430</v>
+        <v>130</v>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5530-14-touchscreen-i5-12th-gen-16gb-ram-256gb-ssd-1577</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3380-13-3-touch-screen-laptop-core-i3-6th-gen-8gb-ram-256gb-ssd-1417</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5590 15.6" Laptop Core i5-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 3590 15.6" Laptop, Core i5-7th Gen - 8GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5590</t>
+          <t xml:space="preserve">Latitude 3590</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E159" s="2">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="F159" s="2">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5590-15-6-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-1581</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-3590-15-6-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1863</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7280 13" Laptop, core i7-7TH Gen 8GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5320 13" FHD Laptop, Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7280</t>
+          <t xml:space="preserve">Latitude 5320 </t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E160" s="2">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="F160" s="2">
-        <v>200</v>
+        <v>299</v>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7280-13-laptop-core-i7-7th-gen-8gb-ram-512gb-ssd-1030</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5320-13-fhd-laptop-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1823</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7300 13.3" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5400 14" Laptop core i5-8th Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7300-1</t>
+          <t xml:space="preserve">Latitude 5400</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E161" s="2">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="F161" s="2">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7300-13-3-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-826</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5400-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1018</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7300 13.3" Laptop core i7-8th Gen 16GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5400 14" Touch Screen Laptop core i7-8th Gen 16GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7300</t>
+          <t xml:space="preserve">Latitude 5400-1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E162" s="2">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="F162" s="2">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7300-13-3-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-768</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5400-14-touch-screen-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1365</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7389 2-in-1 13.3" TouchScreen Laptop Core i5-7th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5410 14" Laptop, Intel 7-10th Gen - 16GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7389</t>
+          <t xml:space="preserve">Latitude 5410-1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E163" s="2">
-        <v>260</v>
+        <v>320</v>
       </c>
       <c r="F163" s="2">
-        <v>260</v>
+        <v>320</v>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7389-2-in-1-13-3-touchscreen-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1572</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5410-14-laptop-intel-7-10th-gen-16gb-ram-256gb-ssd-1914</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7390 13" 2-in-1 FHD Touchscreen Laptop Core i7-8th Gen 16GB Ram 512GB SSD </t>
+          <t xml:space="preserve">Dell Latitude 5411 14" FHD Laptop  Intel Core i7-10850H - 16GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7390</t>
+          <t xml:space="preserve">Latitude 5411</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E164" s="2">
         <v>320</v>
       </c>
       <c r="F164" s="2">
         <v>320</v>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7390-13-2-in-1-fhd-touchscreen-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1580</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5411-14-fhd-laptop-intel-core-i7-10850h-16gb-ram-256gb-ssd-711</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7400 14" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5420 14" FHD Laptop, Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7400</t>
+          <t xml:space="preserve">Latitude 5420</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E165" s="2">
-        <v>220</v>
+        <v>299</v>
       </c>
       <c r="F165" s="2">
-        <v>220</v>
+        <v>299</v>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7400-14-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-828</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5420-14-fhd-laptop-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1696</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7410 14" FHD Laptop core i5-10th Gen, 16GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5480 14" Laptop core i5-7th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7410-1</t>
+          <t xml:space="preserve">Latitude 5480</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E166" s="2">
-        <v>275</v>
+        <v>170</v>
       </c>
       <c r="F166" s="2">
-        <v>275</v>
+        <v>170</v>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7410-14-fhd-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-970</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5480-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-830</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7410 14" FHD Laptop core i5-10th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5500 15.6" Laptop Core i5-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7410</t>
+          <t xml:space="preserve">Latitude 5500</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E167" s="2">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="F167" s="2">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7410-14-fhd-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-969</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5500-15-6-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-1581</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7490 14" Laptop core i5-8th Gen 16 GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5510 15.6" TouchScreen Laptop, Intel Core i5-10210U - 16GB RAM - 256GB SSD</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7490</t>
+          <t xml:space="preserve">Latitude 5510</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E168" s="2">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="F168" s="2">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7490-14-laptop-core-i5-8th-gen-16-gb-ram-256gb-ssd-829</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5510-15-6-touchscreen-laptop-intel-core-i5-10210u-16gb-ram-256gb-ssd-1925</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude E5270 12.5" Laptop core i5-6th Gen 8GB Ram 128GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5511 15.6" Laptop | Touch  Display | Intel Core i7 10th Gen | 16GB DDR4 RAM | 512GB SSD | NVIDIA MX250 2GB Graphics</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude E5270</t>
+          <t xml:space="preserve">Dell Latitude 5511</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E169" s="2">
-        <v>125</v>
+        <v>430</v>
       </c>
       <c r="F169" s="2">
-        <v>125</v>
+        <v>430</v>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e5270-12-5-laptop-core-i5-6th-gen-8gb-ram-128gb-ssd-835</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5511-15-6-laptop-touch-display-intel-core-i7-10th-gen-16gb-ddr4-ram-512gb-ssd-nvidia-m-860</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude E7440 14" Laptop core i5-4th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5520 Business Laptop – 15.6” FHD Touch Screen, Intel Core i5-1145G7, 16GB RAM, 256GB NVMe SSD, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7440</t>
+          <t xml:space="preserve">004034</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E170" s="2">
-        <v>110</v>
+        <v>390</v>
       </c>
       <c r="F170" s="2">
-        <v>110</v>
+        <v>390</v>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7440-14-laptop-core-i5-4th-gen-8gb-ram-256gb-ssd-1023</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5520-business-laptop-15-6-fhd-touch-screen-intel-core-i5-1145g7-16gb-ram-256gb-nvme-ss-801</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude E7450 14" Laptop core i5-5th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5520 Business Laptop – 15.6” FHD Touch Screen, Intel Core i7-1185G7, 32GB RAM, 512GB NVMe SSD, Intel Iris Xe Graphics</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude E7450</t>
+          <t xml:space="preserve">004035</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E171" s="2">
-        <v>120</v>
+        <v>400</v>
       </c>
       <c r="F171" s="2">
-        <v>120</v>
+        <v>400</v>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7450-14-laptop-core-i5-5th-gen-8gb-ram-256gb-ssd-790</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5520-business-laptop-15-6-fhd-touch-screen-intel-core-i7-1185g7-32gb-ram-512gb-nvme-ss-803</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude E7470 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5521 15.6" FHD Laptop, Intel Core i7-11850H, 32GB RAM, 256GB NVMe SSD</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude E7470</t>
+          <t xml:space="preserve">Latitude 5521</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E172" s="2">
-        <v>160</v>
+        <v>470</v>
       </c>
       <c r="F172" s="2">
-        <v>160</v>
+        <v>470</v>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7470-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-820</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5521-15-6-fhd-laptop-intel-core-i7-11850h-32gb-ram-256gb-nvme-ssd-1670</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude E7480 14" Laptop core i5-7th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5530 14" TouchScreen i5- 12th gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude E7480</t>
+          <t xml:space="preserve">Latitude 5530</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E173" s="2">
-        <v>170</v>
+        <v>430</v>
       </c>
       <c r="F173" s="2">
-        <v>170</v>
+        <v>430</v>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7480-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-840</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5530-14-touchscreen-i5-12th-gen-16gb-ram-256gb-ssd-1577</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 5530 15.6" 4K Touchscreen Laptop core i7-8850H 16GB Ram  512GB SSD Nvidia Quadro P1000 4GB</t>
+          <t xml:space="preserve">Dell Latitude 7280 13" Laptop, core i7-7TH Gen 8GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 5530</t>
+          <t xml:space="preserve">Latitude 7280</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E174" s="2">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="F174" s="2">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-5530-15-6-4k-touchscreen-laptop-core-i7-8850h-16gb-ram-512gb-ssd-nvidia-quadro-p1000-934</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7280-13-laptop-core-i7-7th-gen-8gb-ram-512gb-ssd-1030</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Precision 5540 15.6" Touch Screen Laptop Xeon E-2265M -  32GB RAM - 512GB SSD - Nvidia Quadro T2000 4GB with Max-Q Design</t>
+          <t xml:space="preserve">Dell Latitude 7300 13.3" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Precision 5540</t>
+          <t xml:space="preserve">Latitude 7300-1</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E175" s="2">
-        <v>630</v>
+        <v>200</v>
       </c>
       <c r="F175" s="2">
-        <v>630</v>
+        <v>200</v>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-precision-5540-15-6-touch-screen-laptop-xeon-e-2265m-32gb-ram-512gb-ssd-nvidia-quadro-t2000-4gb-1702</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7300-13-3-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-826</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Presision 7560 15.6" Workstation Laptop core i5-11500H 32GB Ram 512GB NVME NVIDIA RTX A3000 6GB </t>
+          <t xml:space="preserve">Dell Latitude 7300 13.3" Laptop core i7-8th Gen 16GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Presision 7560-1</t>
+          <t xml:space="preserve">Latitude 7300</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E176" s="2">
-        <v>650</v>
+        <v>275</v>
       </c>
       <c r="F176" s="2">
-        <v>650</v>
+        <v>275</v>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-presision-7560-15-6-workstation-laptop-core-i5-11500h-32gb-ram-512gb-nvme-nvidia-rtx-a3000-6gb-1379</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7300-13-3-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-768</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Presision 7560 15.6" Workstation Laptop core i7-11850H 32GB Ram 1T NVME NVIDIA QUADRO T1200 4GB </t>
+          <t xml:space="preserve">Dell Latitude 7389 2-in-1 13.3" TouchScreen Laptop Core i5-7th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Precision 7560</t>
+          <t xml:space="preserve">Latitude 7389</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E177" s="2">
-        <v>650</v>
+        <v>260</v>
       </c>
       <c r="F177" s="2">
-        <v>650</v>
+        <v>260</v>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-presision-7560-15-6-workstation-laptop-core-i7-11850h-32gb-ram-1t-nvme-nvidia-quadro-t1200-4gb-1367</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7389-2-in-1-13-3-touchscreen-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1572</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu LifeBook E546 14" Laptop, core i5 6th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 7390 13" 2-in-1 FHD Touchscreen Laptop Core i7-8th Gen 16GB Ram 512GB SSD </t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">E546</t>
+          <t xml:space="preserve">Latitude 7390</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E178" s="2">
-        <v>140</v>
+        <v>320</v>
       </c>
       <c r="F178" s="2">
-        <v>140</v>
+        <v>320</v>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujistu-lifebook-e546-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-1310</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7390-13-2-in-1-fhd-touchscreen-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1580</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu Celsius H760 15.6" Laptop core i5-6th Gen 16GB Ram 512GB SSD Nvidia Quadro M600M 2GB</t>
+          <t xml:space="preserve">Dell Latitude 7400 14" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu H760</t>
+          <t xml:space="preserve">Latitude 7400</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E179" s="2">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="F179" s="2">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h760-15-6-laptop-core-i5-6th-gen-16gb-ram-512gb-ssd-nvidia-quadro-m600m-2gb-1368</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7400-14-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-828</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu Celsius H780 15.6" FHD Laptop core i7-8th Gen 32GB Ram 512GB SSD Nvidia Quadro P600 4GB </t>
+          <t xml:space="preserve">Dell Latitude 7410 14" FHD Laptop core i5-10th Gen, 16GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Celsius H780</t>
+          <t xml:space="preserve">Latitude 7410-1</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E180" s="2">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="F180" s="2">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h780-15-6-fhd-laptop-core-i7-8th-gen-32gb-ram-512gb-ssd-nvidia-quadro-p600-4gb-1024</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7410-14-fhd-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-970</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook A357 15.6" Laptop, Intel i5-7th Gen - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 7410 14" FHD Laptop core i5-10th Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu A357</t>
+          <t xml:space="preserve">Latitude 7410</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E181" s="2">
-        <v>200</v>
+        <v>265</v>
       </c>
       <c r="F181" s="2">
-        <v>200</v>
+        <v>265</v>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-a357-15-6-laptop-intel-i5-7th-gen-8gb-ram-256gb-ssd-1756</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7410-14-fhd-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-969</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook E449 14.0" Laptop, Core i3-8130U - 8GB Ram -  256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 7490 14" Laptop core i5-8th Gen 16 GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu E449</t>
+          <t xml:space="preserve">Latitude 7490</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E182" s="2">
-        <v>170</v>
+        <v>250</v>
       </c>
       <c r="F182" s="2">
-        <v>170</v>
+        <v>250</v>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e449-14-0-laptop-core-i3-8130u-8gb-ram-256gb-ssd-1845</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7490-14-laptop-core-i5-8th-gen-16-gb-ram-256gb-ssd-829</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook E744 14.0" Laptop, Intel i5-4th Gen - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude E5270 12.5" Laptop core i5-6th Gen 8GB Ram 128GB SSD</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu E744</t>
+          <t xml:space="preserve">Latitude E5270</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E183" s="2">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="F183" s="2">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e744-14-0-laptop-intel-i5-4th-gen-8gb-ram-256gb-ssd-1758</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e5270-12-5-laptop-core-i5-6th-gen-8gb-ram-128gb-ssd-835</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook E746 14" Laptop I5 6th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude E7440 14" Laptop core i5-4th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu E746</t>
+          <t xml:space="preserve">Latitude 7440</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E184" s="2">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="F184" s="2">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e746-14-laptop-i5-6th-gen-8gb-ram-256gb-ssd-1680</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7440-14-laptop-core-i5-4th-gen-8gb-ram-256gb-ssd-1023</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook E754 15.6" Laptop, Intel i5-4th Gen - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude E7450 14" Laptop core i5-5th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu E754</t>
+          <t xml:space="preserve">Latitude E7450</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E185" s="2">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="F185" s="2">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e754-15-6-laptop-intel-i5-4th-gen-8gb-ram-256gb-ssd-1757</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7450-14-laptop-core-i5-5th-gen-8gb-ram-256gb-ssd-790</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook E756 15.6" Laptop, i5-6th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude E7470 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu E756</t>
+          <t xml:space="preserve">Latitude E7470</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E186" s="2">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="F186" s="2">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e756-15-6-laptop-i5-6th-gen-8gb-ram-256gb-ssd-1689</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7470-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-820</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu LifeBook U727 12.5" Laptop I5 6th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude E7480 14" Laptop core i5-7th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu U727</t>
+          <t xml:space="preserve">Latitude E7480</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E187" s="2">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="F187" s="2">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-u727-12-5-laptop-i5-6th-gen-8gb-ram-256gb-ssd-895</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-e7480-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-840</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu Lifebook U749 14" Laptop, Intel Core i5-8th Gen 8GB RAM 256GB SSD</t>
+          <t xml:space="preserve">Dell Precision 5530 15.6" 4K Touchscreen Laptop core i7-8850H 16GB Ram  512GB SSD Nvidia Quadro P1000 4GB</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujitsu U749</t>
+          <t xml:space="preserve">Dell Precision 5530</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fujistu</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E188" s="2">
-        <v>170</v>
+        <v>500</v>
       </c>
       <c r="F188" s="2">
-        <v>170</v>
+        <v>500</v>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-u749-14-laptop-intel-core-i5-8th-gen-8gb-ram-256gb-ssd-1416</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-5530-15-6-4k-touchscreen-laptop-core-i7-8850h-16gb-ram-512gb-ssd-nvidia-quadro-p1000-934</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Elite X2 1012 G2 12.5" Detachable 2-in-1 Laptop core i5-7th Gen 8GB Ram 256GB SSD with HP Pen </t>
+          <t xml:space="preserve">Dell Precision 5540 15.6" Touch Screen Laptop Xeon E-2265M -  32GB RAM - 512GB SSD - Nvidia Quadro T2000 4GB with Max-Q Design</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Elite X2 1012 G2</t>
+          <t xml:space="preserve">Precision 5540</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E189" s="2">
-        <v>270</v>
+        <v>630</v>
       </c>
       <c r="F189" s="2">
-        <v>270</v>
+        <v>630</v>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-1012-g2-12-5-detachable-2-in-1-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-with-hp-pen-1450</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-5540-15-6-touch-screen-laptop-xeon-e-2265m-32gb-ram-512gb-ssd-nvidia-quadro-t2000-4gb-1702</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Elite X2 13" 2-in-1 Detachable Laptop, Intel Core i5 8th Gen 8GB RAM 256GB SSD with HP Pen</t>
+          <t xml:space="preserve">Dell Precision 7730 17.3" FHD Mobile Workstation Laptop, Intel Core i7-8850H - 32GB RAM - 51GB SSD - NVIDIA Quadro P3200 6GB</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">004514</t>
+          <t xml:space="preserve">Precision 7730</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E190" s="2">
-        <v>290</v>
+        <v>550</v>
       </c>
       <c r="F190" s="2">
-        <v>290</v>
+        <v>550</v>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-13-2-in-1-detachable-laptop-intel-core-i5-8th-gen-8gb-ram-256gb-ssd-with-hp-pen-1331</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-precision-7730-17-3-fhd-mobile-workstation-laptop-intel-core-i7-8850h-32gb-ram-51gb-ssd-nvidia-1952</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Elite X2 G8 13" Tablet Core i5-11th gen 16GB Ram 512GB Nvme with detachable keyboard</t>
+          <t xml:space="preserve">Dell Presision 7560 15.6" Workstation Laptop core i5-11500H 32GB Ram 512GB NVME NVIDIA RTX A3000 6GB </t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Elite X2 G8 </t>
+          <t xml:space="preserve">Presision 7560-1</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E191" s="2">
-        <v>450</v>
+        <v>650</v>
       </c>
       <c r="F191" s="2">
-        <v>450</v>
+        <v>650</v>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-g8-13-tablet-core-i5-11th-gen-16gb-ram-512gb-nvme-with-detachable-keyboard-1533</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-presision-7560-15-6-workstation-laptop-core-i5-11500h-32gb-ram-512gb-nvme-nvidia-rtx-a3000-6gb-1379</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 1040 G4 14" Laptop core i7-7th Gen 8GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Dell Presision 7560 15.6" Workstation Laptop core i7-11850H 32GB Ram 1T NVME NVIDIA QUADRO T1200 4GB </t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 1040 G4</t>
+          <t xml:space="preserve">Precision 7560</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Dell</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E192" s="2">
-        <v>275</v>
+        <v>650</v>
       </c>
       <c r="F192" s="2">
-        <v>275</v>
+        <v>650</v>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-1040-g4-14-laptop-core-i7-7th-gen-8gb-ram-512gb-ssd-782</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-presision-7560-15-6-workstation-laptop-core-i7-11850h-32gb-ram-1t-nvme-nvidia-quadro-t1200-4gb-1367</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 840 G4 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Fujistu LifeBook E546 14" Laptop, core i5 6th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elitebook 840 G4</t>
+          <t xml:space="preserve">E546</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E193" s="2">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="F193" s="2">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g4-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-802</t>
+          <t xml:space="preserve">https://safalb.com/product-fujistu-lifebook-e546-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-1310</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 840 G5 14" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Fujitsu Celsius H760 15.6" Laptop core i5-6th Gen 16GB Ram 512GB SSD Nvidia Quadro M600M 2GB</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 840 G6</t>
+          <t xml:space="preserve">Fujitsu H760</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E194" s="2">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="F194" s="2">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g5-14-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-796</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h760-15-6-laptop-core-i5-6th-gen-16gb-ram-512gb-ssd-nvidia-quadro-m600m-2gb-1368</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 840 G5 14" Laptop core i5-8th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Fujitsu Celsius H780 15.6" FHD Laptop core i7-8th Gen 32GB Ram 512GB SSD Nvidia Quadro P600 4GB</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 840 G5</t>
+          <t xml:space="preserve">Celsius H780</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E195" s="2">
-        <v>220</v>
+        <v>500</v>
       </c>
       <c r="F195" s="2">
-        <v>220</v>
+        <v>500</v>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g5-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-841</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-celsius-h780-15-6-fhd-laptop-core-i7-8th-gen-32gb-ram-512gb-ssd-nvidia-quadro-p600-4gb-1024</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 845 G7 14" Laptop, AMD Ryzen 3 PRO 4450U - 8GB Ram - 256GB SSD - AMD Radeon Graphics</t>
+          <t xml:space="preserve">Fujitsu LifeBook A357 15.6" Laptop, Intel i5-7th Gen - 8GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 845 G7-Ryzen3</t>
+          <t xml:space="preserve">Fujitsu A357</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E196" s="2">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="F196" s="2">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-845-g7-14-laptop-amd-ryzen-3-pro-4450u-8gb-ram-256gb-ssd-amd-radeon-graphics-1812</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-a357-15-6-laptop-intel-i5-7th-gen-8gb-ram-256gb-ssd-1756</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 850 G5 15.6 Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
+          <t xml:space="preserve">Fujitsu LifeBook E449 14.0" Laptop, Core i3-8130U - 8GB Ram -  256GB SSD</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">004581</t>
+          <t xml:space="preserve">Fujitsu E449</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E197" s="2">
-        <v>320</v>
+        <v>170</v>
       </c>
       <c r="F197" s="2">
-        <v>320</v>
+        <v>170</v>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-850-g5-15-6-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1356</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e449-14-0-laptop-core-i3-8130u-8gb-ram-256gb-ssd-1845</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 850 G6 15.6" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Fujitsu LifeBook E744 14.0" Laptop, Intel i5-4th Gen - 8GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">004494</t>
+          <t xml:space="preserve">Fujitsu E744</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E198" s="2">
-        <v>330</v>
+        <v>140</v>
       </c>
       <c r="F198" s="2">
-        <v>330</v>
+        <v>140</v>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-850-g6-15-6-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-1346</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e744-14-0-laptop-intel-i5-4th-gen-8gb-ram-256gb-ssd-1758</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 855 G7 15.6" Laptop, AMD Ryzen 3 Pro 4450U, 8GB RAM, 256GB NVMe SSD </t>
+          <t xml:space="preserve">Fujitsu LifeBook E746 14" Laptop I5 6th Gen 8Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 855 G7</t>
+          <t xml:space="preserve">Fujitsu E746</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E199" s="2">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="F199" s="2">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-855-g7-15-6-laptop-amd-ryzen-3-pro-4450u-8gb-ram-256gb-nvme-ssd-1676</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e746-14-laptop-i5-6th-gen-8gb-ram-256gb-ssd-1680</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook 855 G7 15.6" Laptop, AMD Ryzen 7 Pro 4750U, 16GB RAM, 256GB NVMe SSD </t>
+          <t xml:space="preserve">Fujitsu LifeBook E754 15.6" Laptop, Intel i5-4th Gen - 8GB Ram - 256GB SSD</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook 855 G7-1</t>
+          <t xml:space="preserve">Fujitsu E754</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E200" s="2">
-        <v>390</v>
+        <v>160</v>
       </c>
       <c r="F200" s="2">
-        <v>390</v>
+        <v>160</v>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-855-g7-15-6-laptop-amd-ryzen-7-pro-4750u-16gb-ram-256gb-nvme-ssd-1698</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e754-15-6-laptop-intel-i5-4th-gen-8gb-ram-256gb-ssd-1757</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 1040 G6 14" Touchscreen 2 in 1 Laptop, i7-8TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
+          <t xml:space="preserve">Fujitsu LifeBook E756 15.6" Laptop, i5-6th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBooK 1040 G6</t>
+          <t xml:space="preserve">Fujitsu E756</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E201" s="2">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="F201" s="2">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g6-14-touchscreen-2-in-1-laptop-i7-8th-gen-16gb-ram-256gb-nvme-ssd-with-hp-pe-1398</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-e756-15-6-laptop-i5-6th-gen-8gb-ram-256gb-ssd-1689</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 1040 G7 14" Touchscreen 2 in 1 Laptop, i7-10TH Gen, 16GB RAM, 256GB NVMe SSD</t>
+          <t xml:space="preserve">Fujitsu LifeBook U727 12.5" Laptop I5 6th Gen 8Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBooK 1040 G7</t>
+          <t xml:space="preserve">Fujitsu U727</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E202" s="2">
-        <v>450</v>
+        <v>120</v>
       </c>
       <c r="F202" s="2">
-        <v>450</v>
+        <v>120</v>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g7-14-touchscreen-2-in-1-laptop-i7-10th-gen-16gb-ram-256gb-nvme-ssd-1397</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-u727-12-5-laptop-i5-6th-gen-8gb-ram-256gb-ssd-895</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 1040 G8 Convertible 14" Laptop, i7 1165G7 3.0Ghz, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
+          <t xml:space="preserve">Fujitsu Lifebook U749 14" Laptop, Intel Core i5-8th Gen 8GB RAM 256GB SSD</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBooK 1040 G8</t>
+          <t xml:space="preserve">Fujitsu U749</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP</t>
+          <t xml:space="preserve">Fujistu</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E203" s="2">
-        <v>480</v>
+        <v>170</v>
       </c>
       <c r="F203" s="2">
-        <v>480</v>
+        <v>170</v>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g8-convertible-14-laptop-i7-1165g7-3-0ghz-16gb-ram-256gb-nvme-ssd-with-hp-pen-1396</t>
+          <t xml:space="preserve">https://safalb.com/product-fujitsu-lifebook-u749-14-laptop-intel-core-i5-8th-gen-8gb-ram-256gb-ssd-1416</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X360 830 G6 13.3" Touchscreen 2 in 1 Laptop, i5-8TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
+          <t xml:space="preserve">HP Elite X2 1012 G2 12.5" Detachable 2-in-1 Laptop core i5-7th Gen 8GB Ram 256GB SSD with HP Pen </t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook X360 830 G6</t>
+          <t xml:space="preserve">HP Elite X2 1012 G2</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E204" s="2">
-        <v>320</v>
+        <v>270</v>
       </c>
       <c r="F204" s="2">
-        <v>320</v>
+        <v>270</v>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g6-13-3-touchscreen-2-in-1-laptop-i5-8th-gen-16gb-ram-256gb-nvme-ssd-with-hp-p-1410</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-1012-g2-12-5-detachable-2-in-1-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-with-hp-pen-1450</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook x360 830 G8 13.3" Touchscreen 2 in 1 FHD Laptop core i7-11th Gen 32Gb Ram 512GB SSD </t>
+          <t xml:space="preserve">HP Elite X2 13" 2-in-1 Detachable Laptop, Intel Core i5 8th Gen 8GB RAM 256GB SSD with HP Pen</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">EliteBook x360 830 G8</t>
+          <t xml:space="preserve">004514</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E205" s="2">
-        <v>500</v>
+        <v>290</v>
       </c>
       <c r="F205" s="2">
-        <v>500</v>
+        <v>290</v>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g8-13-3-touchscreen-2-in-1-fhd-laptop-core-i7-11th-gen-32gb-ram-512gb-ssd-932</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-13-2-in-1-detachable-laptop-intel-core-i5-8th-gen-8gb-ram-256gb-ssd-with-hp-pen-1331</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 440 G4 14" FHD Laptop core i5-7th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">HP Elite X2 G8 13" Tablet Core i5-11th gen 16GB Ram 512GB Nvme with detachable keyboard</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 440 G4</t>
+          <t xml:space="preserve">HP Elite X2 G8 </t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E206" s="2">
-        <v>170</v>
+        <v>450</v>
       </c>
       <c r="F206" s="2">
-        <v>170</v>
+        <v>450</v>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-440-g4-14-fhd-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-968</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elite-x2-g8-13-tablet-core-i5-11th-gen-16gb-ram-512gb-nvme-with-detachable-keyboard-1533</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 445 G7 14" FHD Laptop,  AMD Ryzen 5 4500U, 8GB Ram - 256GB SSD - Integrated AMD Radeon Graphics</t>
+          <t xml:space="preserve">HP EliteBook 1040 G4 14" Laptop core i7-7th Gen 8GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 445 G7</t>
+          <t xml:space="preserve">HP EliteBook 1040 G4</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E207" s="2">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="F207" s="2">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-445-g7-14-fhd-laptop-amd-ryzen-5-4500u-8gb-ram-256gb-ssd-integrated-amd-radeon-graphics-1699</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-1040-g4-14-laptop-core-i7-7th-gen-8gb-ram-512gb-ssd-782</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 640 G2 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 840 G4 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 640 G2</t>
+          <t xml:space="preserve">Elitebook 840 G4</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E208" s="2">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="F208" s="2">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-640-g2-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-825</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g4-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-802</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 640 G4 14" FHD Laptop core i5-8th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 840 G5 14" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 640 G4</t>
+          <t xml:space="preserve">EliteBook 840 G6</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E209" s="2">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="F209" s="2">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-640-g4-14-fhd-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-967</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g5-14-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-796</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 650 G5 15.6" Laptop core i5-8th Gen 8GB Ram 256GB  SSD</t>
+          <t xml:space="preserve">HP EliteBook 840 G5 14" Laptop core i5-8th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Probook 650 G5</t>
+          <t xml:space="preserve">EliteBook 840 G5</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E210" s="2">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="F210" s="2">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g5-15-6-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-795</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-840-g5-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-841</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 650 G8 15.6" FHD Laptop, Intel Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
+          <t xml:space="preserve">HP EliteBook 845 G7 14" Laptop, AMD Ryzen 3 PRO 4450U - 8GB Ram - 256GB SSD - AMD Radeon Graphics</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">ProBook 650 G8</t>
+          <t xml:space="preserve">EliteBook 845 G7-Ryzen3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E211" s="2">
-        <v>420</v>
+        <v>280</v>
       </c>
       <c r="F211" s="2">
-        <v>420</v>
+        <v>280</v>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g8-15-6-fhd-laptop-intel-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1700</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-845-g7-14-laptop-amd-ryzen-3-pro-4450u-8gb-ram-256gb-ssd-amd-radeon-graphics-1812</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBOOK 15 G5 15.6" Workstation Laptop core i7-8750H 32GB Ram 512GB SSD NVIDIA Quadro P2000 4GB</t>
+          <t xml:space="preserve">HP EliteBook 850 G5 15.6 Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBOOK 15 G5</t>
+          <t xml:space="preserve">004581</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E212" s="2">
-        <v>500</v>
+        <v>320</v>
       </c>
       <c r="F212" s="2">
-        <v>500</v>
+        <v>320</v>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-15-g5-15-6-workstation-laptop-core-i7-8750h-32gb-ram-512gb-ssd-nvidia-quadro-p2000-4gb-1376</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-850-g5-15-6-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1356</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBook Firefly 14 G7 Mobile Workstation 14" Laptop, Core i7-10Th Gen 16GB RAM 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 850 G6 15.6" Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">004495</t>
+          <t xml:space="preserve">004494</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E213" s="2">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="F213" s="2">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-firefly-14-g7-mobile-workstation-14-laptop-core-i7-10th-gen-16gb-ram-256gb-ssd-1343</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-850-g6-15-6-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-1346</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBook Firefly 14 G8 Mobile Workstation 14" Laptop, Core i7-11Th Gen 16GB RAM 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook 855 G7 15.6" Laptop, AMD Ryzen 3 Pro 4450U, 8GB RAM, 256GB NVMe SSD </t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Firefly 14 G8</t>
+          <t xml:space="preserve">EliteBook 855 G7</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E214" s="2">
-        <v>390</v>
+        <v>300</v>
       </c>
       <c r="F214" s="2">
-        <v>390</v>
+        <v>300</v>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-firefly-14-g8-mobile-workstation-14-laptop-core-i7-11th-gen-16gb-ram-256gb-ssd-1669</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-855-g7-15-6-laptop-amd-ryzen-3-pro-4450u-8gb-ram-256gb-nvme-ssd-1676</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBook Studio x360 G5 15.6" Flip touchscreen laptop, Intel Xeon E-2176M - 32GB Ram - 512GB SSD - NVIDIA Quadro P1000 4GB</t>
+          <t xml:space="preserve">HP EliteBook 855 G7 15.6" Laptop, AMD Ryzen 7 Pro 4750U, 16GB RAM, 256GB NVMe SSD</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ZBOOK X360 G5</t>
+          <t xml:space="preserve">EliteBook 855 G7-1</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E215" s="2">
-        <v>600</v>
+        <v>390</v>
       </c>
       <c r="F215" s="2">
-        <v>600</v>
+        <v>390</v>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-hp-zbook-studio-x360-g5-15-6-flip-touchscreen-laptop-intel-xeon-e-2176m-32gb-ram-512gb-ssd-nvidia-qu-1866</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-855-g7-15-6-laptop-amd-ryzen-7-pro-4750u-16gb-ram-256gb-nvme-ssd-1698</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5490 14" Laptop core i3-7th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook X360 1040 G6 14" Touchscreen 2 in 1 Laptop, i7-8TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5490-1</t>
+          <t xml:space="preserve">EliteBooK 1040 G6</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E216" s="2">
-        <v>140</v>
+        <v>350</v>
       </c>
       <c r="F216" s="2">
-        <v>140</v>
+        <v>350</v>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5490-14-laptop-core-i3-7th-gen-8gb-ram-256gb-ssd-833</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g6-14-touchscreen-2-in-1-laptop-i7-8th-gen-16gb-ram-256gb-nvme-ssd-with-hp-pe-1398</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 5490 14" Laptop core i5-8th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook X360 1040 G7 14" Touchscreen 2 in 1 Laptop, i7-10TH Gen, 16GB RAM, 256GB NVMe SSD</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 5490-2</t>
+          <t xml:space="preserve">EliteBooK 1040 G7</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E217" s="2">
-        <v>180</v>
+        <v>450</v>
       </c>
       <c r="F217" s="2">
-        <v>180</v>
+        <v>450</v>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5490-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-834</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g7-14-touchscreen-2-in-1-laptop-i7-10th-gen-16gb-ram-256gb-nvme-ssd-1397</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dell Latitude 7210 Detachable 2-in-1 Laptop core i5-10th Gen, 16GB RAM, 512GB SSD, 12.3" FHD Touchscreen</t>
+          <t xml:space="preserve">HP EliteBook X360 1040 G8 Convertible 14" Laptop, i7 1165G7 3.0Ghz, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Latitude 7210 2IN1</t>
+          <t xml:space="preserve">EliteBooK 1040 G8</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E218" s="2">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="F218" s="2">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7210-detachable-2-in-1-laptop-core-i5-10th-gen-16gb-ram-512gb-ssd-12-3-fhd-touchscreen-1019</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-1040-g8-convertible-14-laptop-i7-1165g7-3-0ghz-16gb-ram-256gb-nvme-ssd-with-hp-pen-1396</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo IdeaPad 310-15IKB 15.6" I3-7th 12GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook X360 830 G6 13.3" Touchscreen 2 in 1 Laptop, i5-8TH Gen, 16GB RAM, 256GB NVMe SSD with HP Pen</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">IdeaPad 310-15IKB</t>
+          <t xml:space="preserve">EliteBook X360 830 G6</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E219" s="2">
-        <v>160</v>
+        <v>320</v>
       </c>
       <c r="F219" s="2">
-        <v>160</v>
+        <v>320</v>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-310-15ikb-15-6-i3-7th-12gb-ram-256gb-ssd-1574</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g6-13-3-touchscreen-2-in-1-laptop-i5-8th-gen-16gb-ram-256gb-nvme-ssd-with-hp-p-1410</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad E14 Gen 2 14" FHD Laptop core i5-11th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">HP EliteBook x360 830 G8 13.3" Touchscreen 2 in 1 FHD Laptop core i7-11th Gen 32Gb Ram 512GB SSD </t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad E14 Gen 2</t>
+          <t xml:space="preserve">EliteBook x360 830 G8</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E220" s="2">
-        <v>320</v>
+        <v>500</v>
       </c>
       <c r="F220" s="2">
-        <v>320</v>
+        <v>500</v>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e14-gen-2-14-fhd-laptop-core-i5-11th-gen-8gb-ram-256gb-ssd-959</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-elitebook-x360-830-g8-13-3-touchscreen-2-in-1-fhd-laptop-core-i7-11th-gen-32gb-ram-512gb-ssd-932</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad E15 Gen 3 15.6" Laptop - AMD Ryzen 7 - 5700U - 16 GB RAM - 512 GB SSD</t>
+          <t xml:space="preserve">HP ProBook 440 G4 14" FHD Laptop core i5-7th Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Thinkpad E15 Gen 3</t>
+          <t xml:space="preserve">ProBook 440 G4</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E221" s="2">
-        <v>550</v>
+        <v>170</v>
       </c>
       <c r="F221" s="2">
-        <v>550</v>
+        <v>170</v>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e15-gen-3-15-6-laptop-amd-ryzen-7-5700u-16-gb-ram-512-gb-ssd-1862</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-440-g4-14-fhd-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-968</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad E580 15.6" Laptop Core i3-8th gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ProBook 445 G7 14" FHD Laptop,  AMD Ryzen 5 4500U, 8GB Ram - 256GB SSD - Integrated AMD Radeon Graphics</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad E580</t>
+          <t xml:space="preserve">ProBook 445 G7</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E222" s="2">
-        <v>170</v>
+        <v>290</v>
       </c>
       <c r="F222" s="2">
-        <v>170</v>
+        <v>290</v>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e580-15-6-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-1575</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-445-g7-14-fhd-laptop-amd-ryzen-5-4500u-8gb-ram-256gb-ssd-integrated-amd-radeon-graphics-1699</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L14 Gen1 14" Laptop core i5-10th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ProBook 640 G2 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L14 Gen1</t>
+          <t xml:space="preserve">ProBook 640 G2</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E223" s="2">
-        <v>260</v>
+        <v>140</v>
       </c>
       <c r="F223" s="2">
-        <v>260</v>
+        <v>140</v>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l14-gen1-14-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-774</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-640-g2-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-825</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L15 Gen 1 15.6" Laptop Core i5-10th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ProBook 640 G4 14" FHD Laptop core i5-8th Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L15 Gen 1</t>
+          <t xml:space="preserve">ProBook 640 G4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E224" s="2">
-        <v>330</v>
+        <v>180</v>
       </c>
       <c r="F224" s="2">
-        <v>330</v>
+        <v>180</v>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l15-gen-1-15-6-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-1353</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-640-g4-14-fhd-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-967</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L15 Gen 2 15.6" Laptop Core i5-11th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ProBook 650 G5 15.6" Laptop core i5-8th Gen 8GB Ram 256GB  SSD</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L15 Gen 2</t>
+          <t xml:space="preserve">Probook 650 G5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E225" s="2">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="F225" s="2">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l15-gen-2-15-6-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1354</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g5-15-6-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-795</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L460 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ProBook 650 G8 15.6" FHD Laptop, Intel Core i5-1145G7 - 16GB Ram - 512GB SSD - Intel Iris Xe</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L460</t>
+          <t xml:space="preserve">ProBook 650 G8</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E226" s="2">
-        <v>130</v>
+        <v>420</v>
       </c>
       <c r="F226" s="2">
-        <v>130</v>
+        <v>420</v>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l460-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-819</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-probook-650-g8-15-6-fhd-laptop-intel-core-i5-1145g7-16gb-ram-512gb-ssd-intel-iris-xe-1700</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L480 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ZBOOK 15 G5 15.6" Workstation Laptop core i7-8750H 32GB Ram 512GB SSD NVIDIA Quadro P2000 4GB</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L480</t>
+          <t xml:space="preserve">HP ZBOOK 15 G5</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E227" s="2">
-        <v>180</v>
+        <v>500</v>
       </c>
       <c r="F227" s="2">
-        <v>180</v>
+        <v>500</v>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l480-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-783</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-15-g5-15-6-workstation-laptop-core-i7-8750h-32gb-ram-512gb-ssd-nvidia-quadro-p2000-4gb-1376</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinKPad L560 15.6" Laptop Core i3-6th Gen 8GB Ram 128GB SSD</t>
+          <t xml:space="preserve">HP ZBook 15 G8 Mobile Workstation Laptop, Intel Core i7-11850H - 32GB RAM - 512GB SSD - NVIDIA Quadro T1200 4GB</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L560</t>
+          <t xml:space="preserve">ZBook 15 G</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E228" s="2">
-        <v>140</v>
+        <v>700</v>
       </c>
       <c r="F228" s="2">
-        <v>140</v>
+        <v>700</v>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l560-15-6-laptop-core-i3-6th-gen-8gb-ram-128gb-ssd-1364</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-15-g8-mobile-workstation-laptop-intel-core-i7-11850h-32gb-ram-512gb-ssd-nvidia-quadro-t1200-1951</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L570 15.6" Laptop core i5-7th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ZBook Firefly 14 G7 Mobile Workstation 14" Laptop, Core i7-10Th Gen 16GB RAM 256GB SSD</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L570</t>
+          <t xml:space="preserve">004495</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E229" s="2">
-        <v>180</v>
+        <v>370</v>
       </c>
       <c r="F229" s="2">
-        <v>180</v>
+        <v>370</v>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l570-15-6-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1025</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-firefly-14-g7-mobile-workstation-14-laptop-core-i7-10th-gen-16gb-ram-256gb-ssd-1343</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L580 15.6" Laptop core i3-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ZBook Firefly 14 G8 Mobile Workstation 14" Laptop, Core i7-11Th Gen 16GB RAM 256GB SSD</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L580</t>
+          <t xml:space="preserve">Firefly 14 G8</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E230" s="2">
-        <v>170</v>
+        <v>390</v>
       </c>
       <c r="F230" s="2">
-        <v>170</v>
+        <v>390</v>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l580-15-6-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-818</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-firefly-14-g8-mobile-workstation-14-laptop-core-i7-11th-gen-16gb-ram-256gb-ssd-1669</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad L590 15.6" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">HP ZBook Studio x360 G5 15.6" Flip touchscreen laptop, Intel Xeon E-2176M - 32GB Ram - 512GB SSD - NVIDIA Quadro P1000 4GB</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad L590</t>
+          <t xml:space="preserve">HP ZBOOK X360 G5</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo</t>
+          <t xml:space="preserve">HP</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E231" s="2">
-        <v>230</v>
+        <v>600</v>
       </c>
       <c r="F231" s="2">
-        <v>230</v>
+        <v>600</v>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l590-15-6-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1358</t>
+          <t xml:space="preserve">https://safalb.com/product-hp-zbook-studio-x360-g5-15-6-flip-touchscreen-laptop-intel-xeon-e-2176m-32gb-ram-512gb-ssd-nvidia-qu-1866</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 1 14" Laptop I5-10th Gen 16GB ram 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5490 14" Laptop core i3-7th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T14 Gen 1</t>
+          <t xml:space="preserve">Latitude 5490-1</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E232" s="2">
-        <v>310</v>
+        <v>140</v>
       </c>
       <c r="F232" s="2">
-        <v>310</v>
+        <v>140</v>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-1-14-laptop-i5-10th-gen-16gb-ram-256gb-ssd-915</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5490-14-laptop-core-i3-7th-gen-8gb-ram-256gb-ssd-833</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 2 14" Laptop Intel Core i5 - 11TH Gen, 16GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 5490 14" Laptop core i5-8th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T14 Gen 2</t>
+          <t xml:space="preserve">Latitude 5490-2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E233" s="2">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="F233" s="2">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-2-14-laptop-intel-core-i5-11th-gen-16gb-ram-256gb-ssd-1401</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-5490-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-834</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 2 14" Laptop Intel Core i7 - 11TH Gen, 16GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Dell Latitude 7210 Detachable 2-in-1 Laptop core i5-10th Gen, 16GB RAM, 512GB SSD, 12.3" FHD Touchscreen</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T14 Gen 2-1</t>
+          <t xml:space="preserve">Latitude 7210 2IN1</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E234" s="2">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="F234" s="2">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-2-14-laptop-intel-core-i7-11th-gen-16gb-ram-256gb-ssd-1402</t>
+          <t xml:space="preserve">https://safalb.com/product-dell-latitude-7210-detachable-2-in-1-laptop-core-i5-10th-gen-16gb-ram-512gb-ssd-12-3-fhd-touchscreen-1019</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 3 14" Laptop core i5-12th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo IdeaPad 310-15IKB 15.6" I3-7th 12GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T14 Gen 3</t>
+          <t xml:space="preserve">IdeaPad 310-15IKB</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E235" s="2">
-        <v>550</v>
+        <v>160</v>
       </c>
       <c r="F235" s="2">
-        <v>550</v>
+        <v>160</v>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-3-14-laptop-core-i5-12th-gen-16gb-ram-256gb-ssd-1371</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-ideapad-310-15ikb-15-6-i3-7th-12gb-ram-256gb-ssd-1574</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T14s Gen 1 14" FHD TouchScreen Laptop, AMD Ryzen 7 Pro 4750u 32GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad E14 Gen 2 14" FHD Laptop core i5-11th Gen, 8GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T14s Gen 1</t>
+          <t xml:space="preserve">ThinkPad E14 Gen 2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E236" s="2">
-        <v>450</v>
+        <v>320</v>
       </c>
       <c r="F236" s="2">
-        <v>450</v>
+        <v>320</v>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14s-gen-1-14-fhd-touchscreen-laptop-amd-ryzen-7-pro-4750u-32gb-ram-512gb-ssd-1028</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e14-gen-2-14-fhd-laptop-core-i5-11th-gen-8gb-ram-256gb-ssd-959</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T460 14" Laptop core i5-6th Gen 8Gb Ram 256Gb SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad E15 Gen 3 15.6" Laptop - AMD Ryzen 7 - 5700U - 16 GB RAM - 512 GB SSD</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T460</t>
+          <t xml:space="preserve">Thinkpad E15 Gen 3</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E237" s="2">
-        <v>160</v>
+        <v>550</v>
       </c>
       <c r="F237" s="2">
-        <v>160</v>
+        <v>550</v>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t460-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-760</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e15-gen-3-15-6-laptop-amd-ryzen-7-5700u-16-gb-ram-512-gb-ssd-1862</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T470 14" Laptop core i5-6th gen 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad E580 15.6" Laptop Core i3-8th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T470</t>
+          <t xml:space="preserve">ThinkPad E580</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E238" s="2">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F238" s="2">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-838</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-e580-15-6-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-1575</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T470 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad L14 Gen 3 14" FHD Laptop, AMD Ryzen 5 PRO 5675U (12th Gen) - 16GB RAM - 256GB SSD</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T470</t>
+          <t xml:space="preserve">Thinkpad L14 Gen 3</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E239" s="2">
-        <v>180</v>
+        <v>380</v>
       </c>
       <c r="F239" s="2">
-        <v>180</v>
+        <v>380</v>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-823</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l14-gen-3-14-fhd-laptop-amd-ryzen-5-pro-5675u-12th-gen-16gb-ram-256gb-ssd-1924</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T480 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad L14 Gen1 14" Laptop core i5-10th Gen 8Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T480</t>
+          <t xml:space="preserve">ThinkPad L14 Gen1</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E240" s="2">
         <v>260</v>
       </c>
       <c r="F240" s="2">
         <v>260</v>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-798</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l14-gen1-14-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-774</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T480 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD NVIDIA GEFORCE MX150 2GB</t>
+          <t xml:space="preserve">Lenovo ThinkPad L15 Gen 1 15.6" Laptop Core i5-10th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">004510</t>
+          <t xml:space="preserve">ThinkPad L15 Gen 1</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E241" s="2">
-        <v>270</v>
+        <v>330</v>
       </c>
       <c r="F241" s="2">
-        <v>270</v>
+        <v>330</v>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-nvidia-geforce-mx150-2gb-1344</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l15-gen-1-15-6-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-1353</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T480 14" Touch Screen Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad L15 Gen 2 15.6" Laptop Core i5-11th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T480</t>
+          <t xml:space="preserve">ThinkPad L15 Gen 2</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E242" s="2">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="F242" s="2">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-touch-screen-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-831</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l15-gen-2-15-6-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1354</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T480S Touch Screen 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad L460 14" Laptop core i5-6th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T480S</t>
+          <t xml:space="preserve">ThinkPad L460</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E243" s="2">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="F243" s="2">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480s-touch-screen-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-832</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l460-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-819</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T490S 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad L480 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T490S</t>
+          <t xml:space="preserve">ThinkPad L480</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E244" s="2">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="F244" s="2">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t490s-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-836</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l480-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-783</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T490s 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinKPad L560 15.6" Laptop Core i3-6th Gen 8GB Ram 128GB SSD</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad T490s</t>
+          <t xml:space="preserve">ThinkPad L560</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E245" s="2">
-        <v>250</v>
+        <v>140</v>
       </c>
       <c r="F245" s="2">
-        <v>250</v>
+        <v>140</v>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t490s-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-837</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l560-15-6-laptop-core-i3-6th-gen-8gb-ram-128gb-ssd-1364</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad T580 15.6" Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad L570 15.6" Laptop core i5-7th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t xml:space="preserve">004511</t>
+          <t xml:space="preserve">ThinkPad L570</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E246" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="F246" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t580-15-6-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1345</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l570-15-6-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1025</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 5th Gen 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad L580 15.6" Laptop core i3-8th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 5th Gen</t>
+          <t xml:space="preserve">ThinkPad L580</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E247" s="2">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="F247" s="2">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-5th-gen-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-799</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l580-15-6-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-818</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 6th Gen 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad L590 15.6" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 6th Gen-1</t>
+          <t xml:space="preserve">ThinkPad L590</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E248" s="2">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="F248" s="2">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-6th-gen-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-842</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-l590-15-6-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1358</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 6th Gen 14" Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 1 14" Laptop I5-10th Gen 16GB ram 256GB SSD</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 6th Gen</t>
+          <t xml:space="preserve">ThinkPad T14 Gen 1</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E249" s="2">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="F249" s="2">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-6th-gen-14-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-797</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-1-14-laptop-i5-10th-gen-16gb-ram-256gb-ssd-915</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 8th Gen 14" Laptop core i5-10th Gen 16GB Ram 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 2 14" Laptop Intel Core i5 - 11TH Gen, 16GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 8th Gen</t>
+          <t xml:space="preserve">ThinkPad T14 Gen 2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E250" s="2">
         <v>350</v>
       </c>
       <c r="F250" s="2">
         <v>350</v>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-8th-gen-14-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-1351</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-2-14-laptop-intel-core-i5-11th-gen-16gb-ram-256gb-ssd-1401</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 8th Gen 14" Laptop core i7-10th Gen 16GB Ram 512GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 2 14" Laptop Intel Core i7 - 11TH Gen, 16GB RAM, 256GB SSD</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 8th Gen-1</t>
+          <t xml:space="preserve">ThinkPad T14 Gen 2-1</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E251" s="2">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="F251" s="2">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-8th-gen-14-laptop-core-i7-10th-gen-16gb-ram-512gb-ssd-1440</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-2-14-laptop-intel-core-i7-11th-gen-16gb-ram-256gb-ssd-1402</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 9th Gen 14" Laptop core i5-11th Gen 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T14 Gen 3 14" Laptop core i5-12th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 9th Gen</t>
+          <t xml:space="preserve">ThinkPad T14 Gen 3</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E252" s="2">
-        <v>400</v>
+        <v>550</v>
       </c>
       <c r="F252" s="2">
-        <v>400</v>
+        <v>550</v>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-9th-gen-14-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1437</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14-gen-3-14-laptop-core-i5-12th-gen-16gb-ram-256gb-ssd-1371</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 9th Gen 14" Laptop core i7-1260P 16GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T14s Gen 1 14" FHD TouchScreen Laptop, AMD Ryzen 7 Pro 4750u 32GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t xml:space="preserve">X1 Carbon 9th Gen</t>
+          <t xml:space="preserve">ThinkPad T14s Gen 1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E253" s="2">
-        <v>550</v>
+        <v>450</v>
       </c>
       <c r="F253" s="2">
-        <v>550</v>
+        <v>450</v>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-9th-gen-14-laptop-core-i7-1260p-16gb-ram-256gb-ssd-1436</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t14s-gen-1-14-fhd-touchscreen-laptop-amd-ryzen-7-pro-4750u-32gb-ram-512gb-ssd-1028</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Tablet Gen 2 2 in 1 12" Touch-Screen Laptop core i5-7TH Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T460 14" Laptop core i5-6th Gen 8Gb Ram 256Gb SSD </t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X1 Tablet Gen 2</t>
+          <t xml:space="preserve">ThinkPad T460</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E254" s="2">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="F254" s="2">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-tablet-gen-2-2-in-1-12-touch-screen-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1027</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t460-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-760</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Yoga 3rd Gen Touchscreen 14" 2in1 Laptop core i7-8th Gen 16Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T470 14" Laptop core i5-6th gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad Yoga 3</t>
+          <t xml:space="preserve">ThinkPad T470</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E255" s="2">
-        <v>350</v>
+        <v>165</v>
       </c>
       <c r="F255" s="2">
-        <v>350</v>
+        <v>165</v>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-yoga-3rd-gen-touchscreen-14-2in1-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-763</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470-14-laptop-core-i5-6th-gen-8gb-ram-256gb-ssd-838</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X1 Yoga Gen 2 Touchscreen 14" 2in1 Laptop core i7-7th Gen 16Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T470 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad Yoga Gen 2</t>
+          <t xml:space="preserve">ThinkPad T470</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E256" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="F256" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-yoga-gen-2-touchscreen-14-2in1-laptop-core-i7-7th-gen-16gb-ram-256gb-ssd-769</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t470-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-823</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X13 Gen 1 13.3" Laptop Intel Core i5 - 10TH Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T480 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X13 Gen 1</t>
+          <t xml:space="preserve">ThinkPad T480</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E257" s="2">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F257" s="2">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-gen-1-13-3-laptop-intel-core-i5-10th-gen-8gb-ram-256gb-ssd-1400</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-798</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X13 Gen 2 13.3" Laptop, Intel Core  i5-1145G7 - 16GB RAM - 256GB SSD -  Intel Iris Xe Graphics</t>
+          <t xml:space="preserve">Lenovo ThinkPad T480 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD NVIDIA GEFORCE MX150 2GB</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X13</t>
+          <t xml:space="preserve">004510</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E258" s="2">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="F258" s="2">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-gen-2-13-3-laptop-intel-core-i5-1145g7-16gb-ram-256gb-ssd-intel-iris-xe-graphics-1906</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-nvidia-geforce-mx150-2gb-1344</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X13 Yoga Gen 1 Flexible 13.3" 2-in-1 Laptop core i5-10th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T480 14" Touch Screen Laptop core i5-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X13 Yoga Gen-1</t>
+          <t xml:space="preserve">ThinkPad T480</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E259" s="2">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="F259" s="2">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-yoga-gen-1-flexible-13-3-2-in-1-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-858</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480-14-touch-screen-laptop-core-i5-8th-gen-16gb-ram-256gb-ssd-831</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i3-6th Gen 8Gb Ram 128GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T480S Touch Screen 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X270</t>
+          <t xml:space="preserve">ThinkPad T480S</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E260" s="2">
-        <v>100</v>
+        <v>280</v>
       </c>
       <c r="F260" s="2">
-        <v>100</v>
+        <v>280</v>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i3-6th-gen-8gb-ram-128gb-ssd-843</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t480s-touch-screen-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-832</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i5-6th Gen 8Gb Ram 128GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T490S 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X270-1</t>
+          <t xml:space="preserve">ThinkPad T490S</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E261" s="2">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="F261" s="2">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i5-6th-gen-8gb-ram-128gb-ssd-859</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t490s-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-836</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i7-6th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T490s 14" Laptop core i7-8th Gen 16GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X270</t>
+          <t xml:space="preserve">ThinkPad T490s</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E262" s="2">
-        <v>135</v>
+        <v>250</v>
       </c>
       <c r="F262" s="2">
-        <v>135</v>
+        <v>250</v>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i7-6th-gen-8gb-ram-256gb-ssd-844</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t490s-14-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-837</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X280 12.5" Laptop core i3-8th Gen 8Gb Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad T580 15.6" Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X280</t>
+          <t xml:space="preserve">004511</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E263" s="2">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="F263" s="2">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x280-12-5-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-767</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-t580-15-6-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-1345</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X390 13.3" Laptop Core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 5th Gen 14" Laptop core i5-7th Gen 8GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X390</t>
+          <t xml:space="preserve">X1 Carbon 5th Gen</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E264" s="2">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F264" s="2">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x390-13-3-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1352</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-5th-gen-14-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-799</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo ThinkPad X390 Yoga - Flip design - 13.3" Touch Screen Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 6th Gen 14" Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t xml:space="preserve">ThinkPad X390 Yoga</t>
+          <t xml:space="preserve">X1 Carbon 6th Gen-1</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E265" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F265" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x390-yoga-flip-design-13-3-touch-screen-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-794</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-6th-gen-14-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-842</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo U41-70 Laptop 14" i7-5th Gen 8Gb Ram 256Gb SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 6th Gen 14" Laptop core i7-8th Gen 16GB Ram 512GB SSD </t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">U41-70-1</t>
+          <t xml:space="preserve">X1 Carbon 6th Gen</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E266" s="2">
-        <v>175</v>
+        <v>320</v>
       </c>
       <c r="F266" s="2">
-        <v>175</v>
+        <v>320</v>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-u41-70-laptop-14-i7-5th-gen-8gb-ram-256gb-ssd-761</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-6th-gen-14-laptop-core-i7-8th-gen-16gb-ram-512gb-ssd-797</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lenovo U41-70 Laptop 14" i7-5th Gen 8Gb Ram 256Gb SSD 2GB Graphics </t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 8th Gen 14" Laptop core i5-10th Gen 16GB Ram 256GB SSD </t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">U41-70-2</t>
+          <t xml:space="preserve">X1 Carbon 8th Gen</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E267" s="2">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="F267" s="2">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-lenovo-u41-70-laptop-14-i7-5th-gen-8gb-ram-256gb-ssd-2gb-graphics-762</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-8th-gen-14-laptop-core-i5-10th-gen-16gb-ram-256gb-ssd-1351</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface 1769 13.5" 2k Touchscreen Laptop core i5 7th Gen 8GB Ram 128GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 8th Gen 14" Laptop core i7-10th Gen 16GB Ram 512GB SSD</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface 1769</t>
+          <t xml:space="preserve">X1 Carbon 8th Gen-1</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E268" s="2">
-        <v>230</v>
+        <v>400</v>
       </c>
       <c r="F268" s="2">
-        <v>230</v>
+        <v>400</v>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t xml:space="preserve">In stock</t>
+          <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-1769-13-5-2k-touchscreen-laptop-core-i5-7th-gen-8gb-ram-128gb-ssd-1026</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-8th-gen-14-laptop-core-i7-10th-gen-16gb-ram-512gb-ssd-1440</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface 4 Laptop 13.5" Touchscreen, Intel Core i5-1145G7 - 8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 9th Gen 14" Laptop core i5-11th Gen 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface 4-1</t>
+          <t xml:space="preserve">X1 Carbon 9th Gen</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E269" s="2">
         <v>400</v>
       </c>
       <c r="F269" s="2">
         <v>400</v>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Out of stock</t>
+          <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-4-laptop-13-5-touchscreen-intel-core-i5-1145g7-8gb-ram-256gb-ssd-1865</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-9th-gen-14-laptop-core-i5-11th-gen-16gb-ram-256gb-ssd-1437</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface Laptop 3 13.5" Touchscreen, Intel Core I5-1035G7 -  8GB Ram - 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Carbon 9th Gen 14" Laptop core i7-1260P 16GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface 3</t>
+          <t xml:space="preserve">X1 Carbon 9th Gen</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E270" s="2">
-        <v>370</v>
+        <v>550</v>
       </c>
       <c r="F270" s="2">
-        <v>370</v>
+        <v>550</v>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-3-13-5-touchscreen-intel-core-i5-1035g7-8gb-ram-256gb-ssd-1864</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-carbon-9th-gen-14-laptop-core-i7-1260p-16gb-ram-256gb-ssd-1436</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface Laptop 3 Ultra-Thin 13.5” Touchscreen Laptop  - Core i5 10th Gen, 8GB RAM, 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Tablet Gen 2 2 in 1 12" Touch-Screen Laptop core i5-7TH Gen 8GB Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t xml:space="preserve">surface 3</t>
+          <t xml:space="preserve">ThinkPad X1 Tablet Gen 2</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E271" s="2">
-        <v>375</v>
+        <v>220</v>
       </c>
       <c r="F271" s="2">
-        <v>375</v>
+        <v>220</v>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-3-ultra-thin-13-5-touchscreen-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-958</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-tablet-gen-2-2-in-1-12-touch-screen-laptop-core-i5-7th-gen-8gb-ram-256gb-ssd-1027</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface Pro 11th 2076 13" 2in1 Laptop Tablet, Snapdragon X 10-Core 16GB RAM 256GB SSD</t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Yoga 3rd Gen Touchscreen 14" 2in1 Laptop core i7-8th Gen 16Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surface Pro 11th</t>
+          <t xml:space="preserve">ThinkPad Yoga 3</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft</t>
+          <t xml:space="preserve">Lenovo</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t xml:space="preserve">Used Laptops</t>
         </is>
       </c>
       <c r="E272" s="2">
-        <v>850</v>
+        <v>350</v>
       </c>
       <c r="F272" s="2">
-        <v>850</v>
+        <v>350</v>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t xml:space="preserve">Out of stock</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-pro-11th-2076-13-2in1-laptop-tablet-snapdragon-x-10-core-16gb-ram-256gb-ssd-1688</t>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-yoga-3rd-gen-touchscreen-14-2in1-laptop-core-i7-8th-gen-16gb-ram-256gb-ssd-763</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">Microsoft Surface Pro 1807 12.3" 2-in-1 Detachable Laptop, Intel Core i5-7th Gen 8GB RAM 256GB SSD </t>
+          <t xml:space="preserve">Lenovo ThinkPad X1 Yoga Gen 2 Touchscreen 14" 2in1 Laptop core i7-7th Gen 16Gb Ram 256GB SSD</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
+          <t xml:space="preserve">ThinkPad Yoga Gen 2</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E273" s="2">
+        <v>300</v>
+      </c>
+      <c r="F273" s="2">
+        <v>300</v>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x1-yoga-gen-2-touchscreen-14-2in1-laptop-core-i7-7th-gen-16gb-ram-256gb-ssd-769</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X13 Gen 1 13.3" Laptop Intel Core i5 - 10TH Gen, 8GB RAM, 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X13 Gen 1</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E274" s="2">
+        <v>230</v>
+      </c>
+      <c r="F274" s="2">
+        <v>230</v>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-gen-1-13-3-laptop-intel-core-i5-10th-gen-8gb-ram-256gb-ssd-1400</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X13 Gen 2 13.3" Laptop, Intel Core  i5-1145G7 - 16GB RAM - 256GB SSD -  Intel Iris Xe Graphics</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X13</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E275" s="2">
+        <v>300</v>
+      </c>
+      <c r="F275" s="2">
+        <v>300</v>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-gen-2-13-3-laptop-intel-core-i5-1145g7-16gb-ram-256gb-ssd-intel-iris-xe-graphics-1906</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X13 Yoga Gen 1 Flexible 13.3" 2-in-1 Laptop core i5-10th Gen 8Gb Ram 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X13 Yoga Gen-1</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E276" s="2">
+        <v>350</v>
+      </c>
+      <c r="F276" s="2">
+        <v>350</v>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x13-yoga-gen-1-flexible-13-3-2-in-1-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-858</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i3-6th Gen 8Gb Ram 128GB SSD</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X270</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E277" s="2">
+        <v>100</v>
+      </c>
+      <c r="F277" s="2">
+        <v>100</v>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i3-6th-gen-8gb-ram-128gb-ssd-843</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i5-6th Gen 8Gb Ram 128GB SSD</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X270-1</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E278" s="2">
+        <v>120</v>
+      </c>
+      <c r="F278" s="2">
+        <v>120</v>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i5-6th-gen-8gb-ram-128gb-ssd-859</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X270 12.5" Laptop core i7-6th Gen 8Gb Ram 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X270</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E279" s="2">
+        <v>135</v>
+      </c>
+      <c r="F279" s="2">
+        <v>135</v>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x270-12-5-laptop-core-i7-6th-gen-8gb-ram-256gb-ssd-844</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X280 12.5" Laptop core i3-8th Gen 8Gb Ram 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X280</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E280" s="2">
+        <v>150</v>
+      </c>
+      <c r="F280" s="2">
+        <v>150</v>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x280-12-5-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-767</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X390 13.3" Laptop Core i5-8th Gen 8GB Ram 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X390</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E281" s="2">
+        <v>170</v>
+      </c>
+      <c r="F281" s="2">
+        <v>170</v>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x390-13-3-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-1352</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X390 13.3" Laptop, Core i3-8th Gen - 8GB RAM - 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thinkpad x390</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E282" s="2">
+        <v>170</v>
+      </c>
+      <c r="F282" s="2">
+        <v>170</v>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x390-13-3-laptop-core-i3-8th-gen-8gb-ram-256gb-ssd-1963</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo ThinkPad X390 Yoga - Flip design - 13.3" Touch Screen Laptop core i5-8th Gen 8GB Ram 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinkPad X390 Yoga</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E283" s="2">
+        <v>200</v>
+      </c>
+      <c r="F283" s="2">
+        <v>200</v>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-thinkpad-x390-yoga-flip-design-13-3-touch-screen-laptop-core-i5-8th-gen-8gb-ram-256gb-ssd-794</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo U41-70 Laptop 14" i7-5th Gen 8Gb Ram 256Gb SSD </t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">U41-70-1</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E284" s="2">
+        <v>175</v>
+      </c>
+      <c r="F284" s="2">
+        <v>175</v>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-u41-70-laptop-14-i7-5th-gen-8gb-ram-256gb-ssd-761</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo U41-70 Laptop 14" i7-5th Gen 8Gb Ram 256Gb SSD 2GB Graphics </t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">U41-70-2</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lenovo</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E285" s="2">
+        <v>200</v>
+      </c>
+      <c r="F285" s="2">
+        <v>200</v>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-lenovo-u41-70-laptop-14-i7-5th-gen-8gb-ram-256gb-ssd-2gb-graphics-762</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface 1769 13.5" 2k Touchscreen Laptop core i5 7th Gen 8GB Ram 128GB SSD</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Surface 1769</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E286" s="2">
+        <v>230</v>
+      </c>
+      <c r="F286" s="2">
+        <v>230</v>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In stock</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-1769-13-5-2k-touchscreen-laptop-core-i5-7th-gen-8gb-ram-128gb-ssd-1026</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface 4 Laptop 13.5" Touchscreen, Intel Core i5-1145G7 - 8GB Ram - 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Surface 4-1</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E287" s="2">
+        <v>400</v>
+      </c>
+      <c r="F287" s="2">
+        <v>400</v>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-4-laptop-13-5-touchscreen-intel-core-i5-1145g7-8gb-ram-256gb-ssd-1865</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface Laptop 3 13.5" Touchscreen, Intel Core I5-1035G7 -  8GB Ram - 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Surface 3</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E288" s="2">
+        <v>370</v>
+      </c>
+      <c r="F288" s="2">
+        <v>370</v>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In stock</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-3-13-5-touchscreen-intel-core-i5-1035g7-8gb-ram-256gb-ssd-1864</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface Laptop 3 Ultra-Thin 13.5” Touchscreen Laptop  - Core i5 10th Gen, 8GB RAM, 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">surface 3</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E289" s="2">
+        <v>375</v>
+      </c>
+      <c r="F289" s="2">
+        <v>375</v>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-laptop-3-ultra-thin-13-5-touchscreen-laptop-core-i5-10th-gen-8gb-ram-256gb-ssd-958</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface Pro 11th 2076 13" 2in1 Laptop Tablet, Snapdragon X 10-Core 16GB RAM 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Surface Pro 11th</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E290" s="2">
+        <v>850</v>
+      </c>
+      <c r="F290" s="2">
+        <v>850</v>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Out of stock</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://safalb.com/product-microsoft-surface-pro-11th-2076-13-2in1-laptop-tablet-snapdragon-x-10-core-16gb-ram-256gb-ssd-1688</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Microsoft Surface Pro 1807 12.3" 2-in-1 Detachable Laptop, Intel Core i5-7th Gen 8GB RAM 256GB SSD</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
           <t xml:space="preserve">Surface 1807</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
+      <c r="C291" t="inlineStr">
         <is>
           <t xml:space="preserve">Surface</t>
         </is>
       </c>
-      <c r="D273" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E273" s="2">
+      <c r="D291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used Laptops</t>
+        </is>
+      </c>
+      <c r="E291" s="2">
         <v>250</v>
       </c>
-      <c r="F273" s="2">
+      <c r="F291" s="2">
         <v>250</v>
       </c>
-      <c r="G273" t="inlineStr">
+      <c r="G291" t="inlineStr">
         <is>
           <t xml:space="preserve">In stock</t>
         </is>
       </c>
-      <c r="H273" t="inlineStr">
+      <c r="H291" t="inlineStr">
         <is>
           <t xml:space="preserve">https://safalb.com/product-microsoft-surface-pro-1807-12-3-2-in-1-detachable-laptop-intel-core-i5-7th-gen-8gb-ram-256gb-ssd-1332</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H273"/>
+  <autoFilter ref="A1:H291"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Safa Computers</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Safa Computers</dc:creator>
   <dc:title>Laptop prices</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>